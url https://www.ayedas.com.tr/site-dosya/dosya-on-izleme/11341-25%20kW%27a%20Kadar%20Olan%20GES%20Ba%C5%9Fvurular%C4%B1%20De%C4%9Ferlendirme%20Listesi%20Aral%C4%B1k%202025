--- v1 (2026-03-04)
+++ v2 (2026-06-19)
@@ -10,85 +10,85 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yener.genc\Desktop\2-ŞUBAT WEB\25 KW\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yener.genc\Desktop\WEB MAYIS 2026\25 kW\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{494D441B-606B-434C-8F0B-63C293E3EA06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{561A52EB-81DD-4A05-8A6C-03C109B7966C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DI-F-405_01" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DI-F-405_01'!$A$2:$K$1063</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'DI-F-405_01'!$A$1:$K$1157</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DI-F-405_01'!$A$2:$K$1195</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'DI-F-405_01'!$A$1:$K$1209</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'DI-F-405_01'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6954" uniqueCount="2161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7930" uniqueCount="2471">
   <si>
     <t>S.NO</t>
   </si>
   <si>
     <t>BAŞVURU TARİHİ</t>
   </si>
   <si>
     <t>BAŞVURU NO</t>
   </si>
   <si>
     <t>GÜCÜ (kW)</t>
   </si>
   <si>
     <t>KAYNAK</t>
   </si>
   <si>
     <t>DEĞERLENDİRME SONUCU</t>
   </si>
   <si>
     <t>SONUÇ OLUMSUZ İSE GEREKÇESİ</t>
   </si>
   <si>
     <t>DAĞITIM ŞİRKETİNCE DÜZENLENMİŞ TEKİL KOD / TESİSAT NUMARASI</t>
   </si>
   <si>
@@ -5095,53 +5095,50 @@
   </si>
   <si>
     <t>LÜ-AG-695</t>
   </si>
   <si>
     <t>LÜ-AG-696</t>
   </si>
   <si>
     <t xml:space="preserve">*Başvuru sahibi ve tapu sahiplerinin farklı olduğu ve aralarında ilişki kurulamadığı tespit edilmiştir. 
 *Başvuru evraklarında sunulan muvafakatnamede güneş enerji santrali kurulumu ile ilgili bir ifade bulunmamaktadır. Ayrıca, tapu ekine eklenen muvafakatname ve vekaletname belgeleri okunamamaktadır. </t>
   </si>
   <si>
     <t>LÜ-AG-697</t>
   </si>
   <si>
     <t>TR-14305
 630 kVA</t>
   </si>
   <si>
     <t>LÜ-AG-698</t>
   </si>
   <si>
     <t>*Lisanssız üretici başvuru aşamasında yükleme yapacağınız e imzalı belge (Ek-2 Faaliyet Yasağına İlişkin Beyan), 5070 sayılı elektronik imza kanunu hükümleri ve BTK' nın yayınladığı Elektronik İmza Kullanım Profilleri Rehberi yönergelerine uygun uygulamalar veya dijital platformlar aracılığı ile e-imzalanmamıştır.</t>
   </si>
   <si>
-    <t xml:space="preserve">İSTANBUL ANADOLU YAKASI ELEKTRİK DAĞITIM A.Ş. 25 KW'A KADAR OLAN ÇATI VE CEPHE UYGULAMALARI İÇİN DEĞERLENDİRME TABLOSU </t>
-[...1 lines deleted...]
-  <si>
     <t>LÜ-AG-699</t>
   </si>
   <si>
     <t>LÜ-AG-700</t>
   </si>
   <si>
     <t>LÜ-AG-701</t>
   </si>
   <si>
     <t>LÜ-AG-702</t>
   </si>
   <si>
     <t>LÜ-AG-703</t>
   </si>
   <si>
     <t>LÜ-AG-704</t>
   </si>
   <si>
     <t>LÜ-AG-705</t>
   </si>
   <si>
     <t>LÜ-AG-706</t>
   </si>
   <si>
     <t>LÜ-AG-707</t>
@@ -7158,51 +7155,1101 @@
   <si>
     <t>TR-1076
 250 kVA</t>
   </si>
   <si>
     <t>TR-7585
 1600 kVA</t>
   </si>
   <si>
     <t>TR-14550
 1000 kVA</t>
   </si>
   <si>
     <t>TR-15885
 1600 kVA</t>
   </si>
   <si>
     <t>TR-15040
 1250 kVA</t>
   </si>
   <si>
     <t>TR-15743
 1250 kVA</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                         TARİH: 25/02/2026</t>
+    <t>****2613</t>
+  </si>
+  <si>
+    <t>****4594</t>
+  </si>
+  <si>
+    <t>****4680</t>
+  </si>
+  <si>
+    <t>****4776</t>
+  </si>
+  <si>
+    <t>***2409</t>
+  </si>
+  <si>
+    <t>****4856</t>
+  </si>
+  <si>
+    <t>****4944</t>
+  </si>
+  <si>
+    <t>****7392</t>
+  </si>
+  <si>
+    <t>****7469</t>
+  </si>
+  <si>
+    <t>****2406</t>
+  </si>
+  <si>
+    <t>****8514</t>
+  </si>
+  <si>
+    <t>****2049</t>
+  </si>
+  <si>
+    <t>****4269</t>
+  </si>
+  <si>
+    <t>****6621</t>
+  </si>
+  <si>
+    <t>****4963</t>
+  </si>
+  <si>
+    <t>****1430</t>
+  </si>
+  <si>
+    <t>****6647</t>
+  </si>
+  <si>
+    <t>****3596</t>
+  </si>
+  <si>
+    <t>****6252</t>
+  </si>
+  <si>
+    <t>****6218</t>
+  </si>
+  <si>
+    <t>****3334</t>
+  </si>
+  <si>
+    <t>****6766</t>
+  </si>
+  <si>
+    <t>****2952</t>
+  </si>
+  <si>
+    <t>****2150</t>
+  </si>
+  <si>
+    <t>****2145</t>
+  </si>
+  <si>
+    <t>****2645</t>
+  </si>
+  <si>
+    <t>****7102</t>
+  </si>
+  <si>
+    <t>****2124</t>
+  </si>
+  <si>
+    <t>***2616</t>
+  </si>
+  <si>
+    <t>****6780</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1072</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1073</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1074</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1075</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1076</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1077</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1078</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1079</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1080</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1081</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1082</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1083</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1084</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1085</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1086</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1087</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1088</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1089</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1090</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1091</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1092</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1093</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1094</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1095</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1096</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1097</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1098</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1099</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1100</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1101</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1102</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1103</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1104</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1105</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1106</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1107</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1108</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1109</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1110</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1111</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1112</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1113</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1114</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1115</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1116</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1117</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1118</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1119</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1120</t>
+  </si>
+  <si>
+    <t>****1558</t>
+  </si>
+  <si>
+    <t>****2994</t>
+  </si>
+  <si>
+    <t>****4265</t>
+  </si>
+  <si>
+    <t>****4839</t>
+  </si>
+  <si>
+    <t>****0899</t>
+  </si>
+  <si>
+    <t>****0937</t>
+  </si>
+  <si>
+    <t>****5200</t>
+  </si>
+  <si>
+    <t>****7841</t>
+  </si>
+  <si>
+    <t>****7842</t>
+  </si>
+  <si>
+    <t>****7500</t>
+  </si>
+  <si>
+    <t>****4483</t>
+  </si>
+  <si>
+    <t>****1315, ****1316, ****1347</t>
+  </si>
+  <si>
+    <t>****2193</t>
+  </si>
+  <si>
+    <t>*Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı bilgi içermesi sebebiyle uygun değildir. (Kurulu Güç-Bağlantı Transformatörü Bilgileri)
+*Gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi sunulmamıştır.
+*Başvuru sahibi ve tapu sahiplerinin farklı olduğu ve aralarında ilişki kurulamadığı tespit edilmiştir.
+*Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) hatalı bilgi içermektedir. (Tüketim Tesisi Tekil Kodu)
+*Mevcut tüketim tesisleri için tekil kod şantiye tesisatı olması sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi uygun değildir.
+*Kurulması planlanan üretim tesisinin kurulu gücü (15 kWe), başvuru ile ilişkilendirilecek tüketim tesisinin bağlantı anlaşmasındaki sözleşme gücünden (12,525 kW) fazladır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti (muvafakatname) uygun değildir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneği noter onaylı olmaması sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı bilgi içermesi sebebiyle uygun değildir. (Kurulu Güç Bilgisi)
+*Başvuru evraklarında sunulan Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*1819660 nolu bildirimde eksik/hatalı evrak sunulması sebebiyle 1819904 nolu bildirim ile tekrar başvuru yapıldığı tespit edilmiştir. Mükerrer başvuru olması sebebiyle değerlendirmeye alınmamıştır.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti veya ortak çatı sahibinden alınması gereken muvafakatname sunulmamıştır. </t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi uygun değildir. (Vekaletname geçerlilik süresi dolmuştur.)</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) uygun formatta sunulmamıştır.
+*Başvuru evraklarında sunulan Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.
+*Başvuru evraklarında sunulan birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti, karar defteri kapağı sunulmaması sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneği noter onaylı olmaması sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi başvuru sahibine ait olmaması sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi başvuru sahibine ait olmaması sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> *Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4)  e-imzalı olmaması sebebiyle uygun değildir.
+*Gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi sunulmamıştır.
+*Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti uygun değildir.
+*Faaliyet Yasağına İlişkin Beyan (Ek-2) sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>TR-15258
+1250 kVA</t>
+  </si>
+  <si>
+    <t>TR-15957
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-2867
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-15380
+630 kVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR-TUM64A
+1600 kVA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR-5812
+1250 kVA
+</t>
+  </si>
+  <si>
+    <t>TR-TUM649
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-2590
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-15573
+1250 kVA</t>
+  </si>
+  <si>
+    <t>TR-16008
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-15629
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-3350
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-15681
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-7167
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-7254
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-15144
+630 kVA</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1121</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1122</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1123</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1124</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1125</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1126</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1127</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1128</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1129</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1130</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1131</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1132</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1133</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1134</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1135</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1136</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1137</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1138</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1139</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1140</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1141</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1142</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1143</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1144</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1145</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1146</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1147</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1148</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1149</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1150</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1151</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1152</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1153</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1154</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1155</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1156</t>
+  </si>
+  <si>
+    <t>****9207</t>
+  </si>
+  <si>
+    <t>****1869</t>
+  </si>
+  <si>
+    <t>****3550</t>
+  </si>
+  <si>
+    <t>****1315,****1316,****1347</t>
+  </si>
+  <si>
+    <t>****7184</t>
+  </si>
+  <si>
+    <t>****8043</t>
+  </si>
+  <si>
+    <t>****6168</t>
+  </si>
+  <si>
+    <t>****2909</t>
+  </si>
+  <si>
+    <t>****1333</t>
+  </si>
+  <si>
+    <t>****6251</t>
+  </si>
+  <si>
+    <t>****1883</t>
+  </si>
+  <si>
+    <t>****6381</t>
+  </si>
+  <si>
+    <t>****6792</t>
+  </si>
+  <si>
+    <t>****6097</t>
+  </si>
+  <si>
+    <t>****6096</t>
+  </si>
+  <si>
+    <t>****7021</t>
+  </si>
+  <si>
+    <t>TR-3240
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-15259
+1250 kVA</t>
+  </si>
+  <si>
+    <t>TR-15605
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-2579
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-16455
+1000 kVA</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan mevcut tüketim tesisleri için tekil kod, birden fazla tesisat ile başvuru yapılamaması sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>TR-15650
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-15609
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-16550
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-13828
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-1465
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-7709
+1000 kVA</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Kurulu Güç) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi başvuru sahibine ait olmaması sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan Müstakil binalar için üretim tesisi ile ilişkilendirilen tüketim tesisinin bulunduğu yere ait tapu kaydı veya kira sözleşmesi veya kullanım hakkını gösterir belge uygun değildir.
+*Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) hatalı bilgi (Tesis Kurulu Gücü) içermesi sebebiyle uygun değildir.
+*Kurulması planlanan üretim tesisinin kurulu gücü (20 kWe), başvuru ile ilişkilendirilecek tüketim tesisinin bağlantı anlaşmasındaki sözleşme gücünden (13,2 kW) fazladır.</t>
+  </si>
+  <si>
+    <t>*Başvuru sahibi ve tapu sahiplerinin farklı olduğu ve aralarında ilişki kurulamadığı tespit edilmiştir.
+*Karar defteri uygunluğu için yeterli çoğunluğun sağlanmadığı tespit edilmiştir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Başvuru Sahibi Unvanı, Başvuru Sahibi VKN ve Üretim Tesisi Kurulu Gücü) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti uygun değildir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) uygun formatta sunulmamıştır.
+*Başvuru evraklarında sunulan Müstakil binalar için üretim tesisi ile ilişkilendirilen tüketim tesisinin bulunduğu yere ait tapu kaydı veya kira sözleşmesi veya kullanım hakkını gösterir belge uygun formatta sunulmamıştır.
+*Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti sunulmamıştır.
+*Kurulması planlanan tüketim tesisine ilişkin 3/5/1985 tarihli ve 3194 sayılı İmar Kanununa göre verilen inşaat ruhsatı ve/veya inşaat ruhsatı yerine geçen belge sunulmamıştır.
+*Başvuru evraklarında sunulan Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>TR-16562
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-16526
+1600 kVA</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı bilgi (Başvuru sahibi VKN, Tüketim Tesisi Tekil Kodu) içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti, karar defteri kapağı olmaması sebebiyle uygun değildir.
+*Kurulması planlanan üretim tesisinin kurulu gücü (12 kWe), başvuru ile ilişkilendirilecek tüketim tesisinin bağlantı anlaşmasındaki sözleşme gücünden (5,4 kW) fazladır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı bilgi (Başvuru sahibi VKN, Tüketim Tesisi Tekil Kodu) içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti, karar defteri kapağı olmaması sebebiyle uygun değildir.
+*Kurulması planlanan üretim tesisinin kurulu gücü (12 kWe), başvuru ile ilişkilendirilecek tüketim tesisinin bağlantı anlaşmasındaki sözleşme gücünden (5,496 kW) fazladır.</t>
+  </si>
+  <si>
+    <t>TR-12278
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-12775
+1600 kVA</t>
+  </si>
+  <si>
+    <t>*Gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi sunulmamıştır.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">İSTANBUL ANADOLU YAKASI ELEKTRİK DAĞITIM A.Ş. 
+25 KW'A KADAR OLAN ÇATI VE CEPHE UYGULAMALARI İÇİN DEĞERLENDİRME TABLOSU </t>
+  </si>
+  <si>
+    <t>****3972</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>LÜ-AG-1157</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1158</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1159</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1160</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1161</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1162</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1163</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1164</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1165</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1166</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1167</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1168</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1169</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1170</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1171</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1172</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1173</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1174</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1175</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1176</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1177</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1178</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1179</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1180</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1181</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1182</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1183</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1184</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1185</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1186</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1187</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1188</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1189</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1190</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1191</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1192</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1193</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1194</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1195</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1196</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1197</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1198</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1199</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1200</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1201</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1202</t>
+  </si>
+  <si>
+    <t>LÜ-AG-1203</t>
+  </si>
+  <si>
+    <t>****4755</t>
+  </si>
+  <si>
+    <t>****9636</t>
+  </si>
+  <si>
+    <t>****9259</t>
+  </si>
+  <si>
+    <t>****2384</t>
+  </si>
+  <si>
+    <t>****1315</t>
+  </si>
+  <si>
+    <t>****4427</t>
+  </si>
+  <si>
+    <t>****2912</t>
+  </si>
+  <si>
+    <t>****8167</t>
+  </si>
+  <si>
+    <t>****1590</t>
+  </si>
+  <si>
+    <t>****9373</t>
+  </si>
+  <si>
+    <t>****6095</t>
+  </si>
+  <si>
+    <t>****4392</t>
+  </si>
+  <si>
+    <t>TR-4348 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-7991 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-12450 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-16551 
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-16655 
+160 kVA</t>
+  </si>
+  <si>
+    <t>TR-4985 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-15511 
+1250 kVA</t>
+  </si>
+  <si>
+    <t>TR-15629 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-1465 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-7407 
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-10570 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-12196 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-5988 
+1250 kVA</t>
+  </si>
+  <si>
+    <t>TR-8497 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-8379 
+2000 kVA</t>
+  </si>
+  <si>
+    <t>TR-2169 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-1052 
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-5291 
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-15144 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-7268 
+630 kVA</t>
+  </si>
+  <si>
+    <t>TR-16527 
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-7488 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-7489 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-7709 
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-16201 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-1081 
+250 kVA</t>
+  </si>
+  <si>
+    <t>TR-15743 
+1250 kVA</t>
+  </si>
+  <si>
+    <t>TR-12278 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-16521 
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-3238 
+630 kVA</t>
+  </si>
+  <si>
+    <t>*Tüketim tesisi ile ilgili olarak, mevcut tüketim tesisleri için tekil kod gösteren fatura sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Kurulu Güç ve Tesis Adresi) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan inşaat ruhsatında birden fazla bağımsız bölüm olması sebebiyle sunulması gereken muvafakatname sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı bilgi içermesi sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>*1842514 nolu bildirimde eksik/hatalı evrak sunulması sebebiyle 1842578 nolu bildirim ile tekrar başvuru yapıldığı tespit edilmiştir. Mükerrer başvuru olması sebebiyle değerlendirmeye alınmamıştır.</t>
+  </si>
+  <si>
+    <t>*1842598 nolu değerlendirmeye alınan başvuru olması sebebiyle 1842602 nolu bildirim ile yapılan başvuru mükerrer başvuru sayılarak değerlendirmeye alınmamıştır.</t>
+  </si>
+  <si>
+    <t>*Kurulması planlanan üretim tesisinin kurulu gücü (10 kWe), başvuru ile ilişkilendirilecek tüketim tesisinin bağlantı anlaşmasındaki sözleşme gücünden (7,164 kW) fazladır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Kurulu Güç) bilgi içermesi sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) uygun formatta sunulmamıştır.
+*Başvuru Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.
+*Başvuru evraklarında sunulan Gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi Güneş Enerji Santrali kurulması ile ilgili bir ibare bulunmaması sebebiyle uygun değildir.
+*Başvuru sahibi ve tapu sahiplerinin farklı olduğu ve aralarında ilişki kurulamadığı tespit edilmiştir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Tüketim Tesisi Tekil Kodu) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Tesis Adresi) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.
+*Başvuru evraklarında sunulan Gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi başvuru sahibine ait olmaması sebebiyle uygun değildir.
+*Birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı sureti (muvafakatname) sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Tesis Adresi) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan müstakil binalar için üretim tesisi ile ilişkilendirilen tüketim tesisinin bulunduğu yere ait tapu kaydı veya kira sözleşmesi veya kullanım hakkını gösterir belge eksik/hatalı (Ada/Parsel Bilgisi) bilgi içermesi sebebiyle uygun değildir.
+*Tapu hisseli olduğundan diğer hisse sahiplerinden alınması gereken muvafakatname sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) uygun formatta sunulmamıştır.
+*Başvuru Faaliyet Yasağına İlişkin Beyan (Ek-2) uygun formatta sunulmamıştır.
+*Gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi sunulmamıştır.
+*Kurulması planlanan tüketim tesisine ilişkin 3/5/1985 tarihli ve 3194 sayılı İmar Kanununa göre verilen inşaat ruhsatı ve/veya inşaat ruhsatı yerine geçen belge sunulmamıştır.
+*Üretim tesisinin kurulacağı alan ile ilgili olarak; Başvuru evraklarında sunulan başvuru sahibine ait tapunun hisseli olması sebebiyle, diğer hisse sahiplerinden alınması gereken muvafakatnamenin sunulmadığı tespit edilmiştir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Kurulu Güç) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan gerçek kişiler için aslıyla birlikte sunulacak Nüfus Cüzdanı fotokopisi, tüzel kişiler için tüzel kişiyi temsil ve ilzama yetkili şahıs/şahısların “Yetki Belgeleri”nin aslı veya noter onaylı suretleri veya aslı ile birlikte sunulacak fotokopisi eksik/hatalı (Adres bilgisi) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan inşaat ruhsatında birden fazla bağımsız bölüm olması sebebiyle sunulması gereken muvafakatname sunulmamıştır.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı bilgi (Tüketim Tesisi Tekil Kodu ve Kurulu Güç) içermesi sebebiyle uygun değildir.
+*Mevcut tüketim tesisleri için tekil kod şantiye tesisatı olması sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı olmaması sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan muvafakatnameyi imzalayan kişilerin yetkili olup olmadığı kontrol edilememiştir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Kurulu Güç) bilgi içermesi sebebiyle uygun değildir.
+*Üretim tesisinin kurulacağı alan ile ilgili olarak; Başvuru evraklarında sunulan başvuru sahibine ait tapunun hisseli olması sebebiyle, diğer hisse sahiplerinden alınması gereken muvafakatnamenin sunulmadığı tespit edilmiştir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Kurulu Güç ve Tesis Adresi) bilgi içermesi sebebiyle uygun değildir.
+*Üretim tesisinin kurulacağı alan ile ilgili olarak; Başvuru evraklarında sunulan başvuru sahibine ait tapunun hisseli olması sebebiyle, diğer hisse sahiplerinden alınması gereken muvafakatnamenin sunulmadığı tespit edilmiştir.</t>
+  </si>
+  <si>
+    <t>*Başvuru evraklarında sunulan Lisanssız Üretim Bağlantı Başvuru Formu (Ek-4) eksik/hatalı (Kurulu Güç) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan müstakil binalar için üretim tesisi ile ilişkilendirilen tüketim tesisinin bulunduğu yere ait tapu kaydı veya kira sözleşmesi veya kullanım hakkını gösterir belge eksik/hatalı (Malikler) bilgi içermesi sebebiyle uygun değildir.
+*Başvuru evraklarında sunulan birden fazla kullanıcının bulunduğu binalarda (apartman vs) apartman veya sitelerin karar defterlerinde başvuru sahibi için güneş enerjisine dayalı üretim tesisi kurulabileceğine dair karar örneğinin noter onaylı olmaması sebebiyle uygun değildir.</t>
+  </si>
+  <si>
+    <t>TR-4535 
+1600 kVA</t>
+  </si>
+  <si>
+    <t>TR-15511
+1250 kVA</t>
+  </si>
+  <si>
+    <t>TR-15184
+1000 kVA</t>
+  </si>
+  <si>
+    <t>TR-2620 
+1600 kVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                         TARİH: 26/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Tur"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Tur"/>
       <family val="2"/>
       <charset val="162"/>
@@ -7842,51 +8889,51 @@
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="21" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="27" fillId="24" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -7899,97 +8946,103 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="27" fillId="24" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="27" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="24" fillId="24" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="27" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="27" fillId="24" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="27" fillId="24" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent3" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent4" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent5" xfId="6" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent6" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="40% - Accent1" xfId="8" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
@@ -8416,5918 +9469,5918 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K1063"/>
+  <dimension ref="A1:K1195"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="30" zoomScaleNormal="40" zoomScaleSheetLayoutView="30" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A1050" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="39" zoomScaleNormal="40" zoomScaleSheetLayoutView="39" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A1188" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B2" sqref="B2"/>
-      <selection pane="bottomLeft" activeCell="A1063" sqref="A1063:K1063"/>
+      <selection pane="bottomLeft" activeCell="A1208" sqref="A1208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.453125" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.453125" style="7" customWidth="1"/>
     <col min="3" max="3" width="31.26953125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.26953125" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.1796875" style="8" customWidth="1"/>
     <col min="7" max="7" width="44.90625" style="9" customWidth="1"/>
     <col min="8" max="8" width="36" style="10" customWidth="1"/>
-    <col min="9" max="9" width="44.81640625" style="37" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" style="36" customWidth="1"/>
     <col min="10" max="10" width="49.90625" style="7" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="168.54296875" style="9" customWidth="1"/>
+    <col min="11" max="11" width="151.90625" style="9" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
-[...12 lines deleted...]
-        <v>2160</v>
+      <c r="A1" s="41" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="39" t="s">
+        <v>2470</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="36" t="s">
+      <c r="I2" s="35" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="21" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="13">
         <v>1</v>
       </c>
-      <c r="B3" s="26">
+      <c r="B3" s="25">
         <v>43130</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="12">
         <v>9.36</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="13">
         <v>855008</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="14"/>
     </row>
     <row r="4" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13">
         <v>2</v>
       </c>
-      <c r="B4" s="26">
+      <c r="B4" s="25">
         <v>43130</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="12">
         <v>9.36</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="13">
         <v>855009</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="14"/>
     </row>
     <row r="5" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13">
         <v>3</v>
       </c>
-      <c r="B5" s="26">
+      <c r="B5" s="25">
         <v>43146</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="12">
         <v>9</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="13">
         <v>855010</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="13">
         <v>4</v>
       </c>
-      <c r="B6" s="26">
+      <c r="B6" s="25">
         <v>43208</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="12">
         <v>8</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13">
         <v>855018</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13">
         <v>5</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B7" s="25">
         <v>43208</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="12">
         <v>8</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="13">
         <v>855019</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13">
         <v>6</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="25">
         <v>43214</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="12">
         <v>8</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="13">
         <v>855020</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13">
         <v>7</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="25">
         <v>43214</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="12">
         <v>8</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="13">
         <v>855021</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13">
         <v>8</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="25">
         <v>43217</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="12">
         <v>6.9</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="13">
         <v>855023</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="14"/>
     </row>
     <row r="11" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13">
         <v>9</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="25">
         <v>43262</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="12">
         <v>8</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13">
         <v>855025</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13">
         <v>10</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="25">
         <v>43279</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="12">
         <v>9.99</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13">
         <v>855033</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="14"/>
     </row>
     <row r="13" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13">
         <v>11</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="25">
         <v>43292</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="12">
         <v>8</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13">
         <v>855034</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="14"/>
     </row>
     <row r="14" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13">
         <v>12</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="25">
         <v>43315</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="12">
         <v>3.2</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="16" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>55</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13">
         <v>13</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="25">
         <v>43383</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="12">
         <v>3</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13">
         <v>855039</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>58</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>60</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13">
         <v>14</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="25">
         <v>43404</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="12">
         <v>5</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13">
         <v>844779</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>62</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>64</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="13">
         <v>15</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="25">
         <v>43469</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="12">
         <v>10</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="13">
         <v>876655</v>
       </c>
       <c r="G17" s="16" t="s">
         <v>67</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>69</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="14"/>
     </row>
     <row r="18" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13">
         <v>16</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B18" s="25">
         <v>43486</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="12">
         <v>3</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13">
         <v>835265</v>
       </c>
       <c r="G18" s="16" t="s">
         <v>58</v>
       </c>
       <c r="H18" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="14" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K18" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13">
         <v>17</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="25">
         <v>43503</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="12">
         <v>5</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13">
         <v>896186</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>74</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="14"/>
     </row>
     <row r="20" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="13">
         <v>18</v>
       </c>
-      <c r="B20" s="26">
+      <c r="B20" s="25">
         <v>43508</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="12">
         <v>5</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="13">
         <v>896187</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>76</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>77</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13">
         <v>19</v>
       </c>
-      <c r="B21" s="26">
+      <c r="B21" s="25">
         <v>43524</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="12">
         <v>10</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="13">
         <v>896188</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>79</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>80</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="14"/>
     </row>
     <row r="22" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="13">
         <v>20</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B22" s="25">
         <v>43545</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="12">
         <v>10</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="13">
         <v>904068</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>82</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I22" s="14" t="s">
         <v>83</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K22" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="13">
         <v>21</v>
       </c>
-      <c r="B23" s="26">
+      <c r="B23" s="25">
         <v>43608</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="12">
         <v>3</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="13">
         <v>926876</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>85</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>87</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="14"/>
     </row>
     <row r="24" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="13">
         <v>22</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="25">
         <v>43616</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="12">
         <v>9.5</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="13">
         <v>929461</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I24" s="14" t="s">
         <v>90</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="14"/>
     </row>
     <row r="25" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="13">
         <v>23</v>
       </c>
-      <c r="B25" s="26">
+      <c r="B25" s="25">
         <v>43643</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="12">
         <v>10</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="13">
         <v>936608</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>92</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I25" s="14" t="s">
         <v>94</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="14"/>
     </row>
     <row r="26" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>24</v>
       </c>
-      <c r="B26" s="26">
+      <c r="B26" s="25">
         <v>43657</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="12">
         <v>10</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="13">
         <v>944356</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>96</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>97</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K26" s="14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13">
         <v>25</v>
       </c>
-      <c r="B27" s="26">
+      <c r="B27" s="25">
         <v>43671</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>99</v>
       </c>
       <c r="D27" s="12">
         <v>10</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="13">
         <v>944390</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>100</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I27" s="14" t="s">
         <v>102</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K27" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13">
         <v>26</v>
       </c>
-      <c r="B28" s="26">
+      <c r="B28" s="25">
         <v>43700</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>103</v>
       </c>
       <c r="D28" s="12">
         <v>9.6</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="13">
         <v>953541</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>105</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="14"/>
     </row>
     <row r="29" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13">
         <v>27</v>
       </c>
-      <c r="B29" s="26">
+      <c r="B29" s="25">
         <v>43727</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="12">
         <v>4.5</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="13">
         <v>961871</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>107</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>108</v>
       </c>
       <c r="I29" s="14" t="s">
         <v>109</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K29" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13">
         <v>28</v>
       </c>
-      <c r="B30" s="26">
+      <c r="B30" s="25">
         <v>43728</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="12">
         <v>3</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="13">
         <v>961874</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>111</v>
       </c>
       <c r="H30" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>112</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="14"/>
     </row>
     <row r="31" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13">
         <v>29</v>
       </c>
-      <c r="B31" s="26">
+      <c r="B31" s="25">
         <v>43738</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="12">
         <v>6</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="13">
         <v>961875</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>114</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I31" s="14" t="s">
         <v>115</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="14"/>
     </row>
     <row r="32" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="13">
         <v>30</v>
       </c>
-      <c r="B32" s="26">
+      <c r="B32" s="25">
         <v>43818</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="12">
         <v>10</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="13">
         <v>983069</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>96</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I32" s="14" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="14"/>
     </row>
     <row r="33" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <v>31</v>
       </c>
-      <c r="B33" s="26">
+      <c r="B33" s="25">
         <v>43824</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="12">
         <v>7</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="13">
         <v>983082</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>118</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>119</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K33" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13">
         <v>32</v>
       </c>
-      <c r="B34" s="26">
+      <c r="B34" s="25">
         <v>43830</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>120</v>
       </c>
       <c r="D34" s="12">
         <v>10</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="13">
         <v>983104</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>121</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>122</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="14"/>
     </row>
     <row r="35" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13">
         <v>33</v>
       </c>
-      <c r="B35" s="26">
+      <c r="B35" s="25">
         <v>43851</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>123</v>
       </c>
       <c r="D35" s="12">
         <v>4.5</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="13">
         <v>990771</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>107</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>108</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>109</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="14"/>
     </row>
     <row r="36" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13">
         <v>34</v>
       </c>
-      <c r="B36" s="26">
+      <c r="B36" s="25">
         <v>43871</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>124</v>
       </c>
       <c r="D36" s="12">
         <v>8</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="13">
         <v>998984</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>125</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I36" s="14" t="s">
         <v>126</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="14"/>
     </row>
     <row r="37" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13">
         <v>35</v>
       </c>
-      <c r="B37" s="26">
+      <c r="B37" s="25">
         <v>43885</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>127</v>
       </c>
       <c r="D37" s="12">
         <v>10</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="13">
         <v>998985</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>100</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I37" s="14" t="s">
         <v>102</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="14"/>
     </row>
     <row r="38" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="13">
         <v>36</v>
       </c>
-      <c r="B38" s="26">
+      <c r="B38" s="25">
         <v>43886</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>128</v>
       </c>
       <c r="D38" s="12">
         <v>9.9</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="13">
         <v>999121</v>
       </c>
       <c r="G38" s="16" t="s">
         <v>129</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I38" s="14" t="s">
         <v>130</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="14"/>
     </row>
     <row r="39" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13">
         <v>37</v>
       </c>
-      <c r="B39" s="26">
+      <c r="B39" s="25">
         <v>43956</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>131</v>
       </c>
       <c r="D39" s="12">
         <v>4</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="13">
         <v>1020318</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>132</v>
       </c>
       <c r="H39" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I39" s="14" t="s">
         <v>133</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="14"/>
     </row>
     <row r="40" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="13">
         <v>38</v>
       </c>
-      <c r="B40" s="26">
+      <c r="B40" s="25">
         <v>43956</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>134</v>
       </c>
       <c r="D40" s="12">
         <v>10</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="13">
         <v>1020371</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>135</v>
       </c>
       <c r="H40" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I40" s="14" t="s">
         <v>126</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K40" s="14" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13">
         <v>39</v>
       </c>
-      <c r="B41" s="26">
+      <c r="B41" s="25">
         <v>43956</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>137</v>
       </c>
       <c r="D41" s="12">
         <v>4</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="13">
         <v>1020398</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>138</v>
       </c>
       <c r="H41" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="14" t="s">
         <v>133</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="14"/>
     </row>
     <row r="42" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13">
         <v>40</v>
       </c>
-      <c r="B42" s="26">
+      <c r="B42" s="25">
         <v>43959</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="12">
         <v>3</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="13">
         <v>1020406</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>140</v>
       </c>
       <c r="H42" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>112</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="14"/>
     </row>
     <row r="43" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="13">
         <v>41</v>
       </c>
-      <c r="B43" s="26">
+      <c r="B43" s="25">
         <v>43980</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>141</v>
       </c>
       <c r="D43" s="12">
         <v>4</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="13">
         <v>1020433</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>142</v>
       </c>
       <c r="H43" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I43" s="14" t="s">
         <v>143</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K43" s="14" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13">
         <v>42</v>
       </c>
-      <c r="B44" s="26">
+      <c r="B44" s="25">
         <v>43997</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>145</v>
       </c>
       <c r="D44" s="12">
         <v>5</v>
       </c>
       <c r="E44" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="13">
         <v>1020711</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>146</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I44" s="14" t="s">
         <v>147</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K44" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="13">
         <v>43</v>
       </c>
-      <c r="B45" s="26">
+      <c r="B45" s="25">
         <v>44006</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>148</v>
       </c>
       <c r="D45" s="12">
         <v>5</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="13">
         <v>1025620</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>149</v>
       </c>
       <c r="H45" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I45" s="14" t="s">
         <v>151</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K45" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="13">
         <v>44</v>
       </c>
-      <c r="B46" s="26">
+      <c r="B46" s="25">
         <v>44006</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>152</v>
       </c>
       <c r="D46" s="12">
         <v>5</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="13">
         <v>1025626</v>
       </c>
       <c r="G46" s="16" t="s">
         <v>153</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I46" s="14" t="s">
         <v>151</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K46" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="13">
         <v>45</v>
       </c>
-      <c r="B47" s="26">
+      <c r="B47" s="25">
         <v>44012</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>154</v>
       </c>
       <c r="D47" s="12">
         <v>7</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="13">
         <v>1028124</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>155</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I47" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K47" s="14" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13">
         <v>46</v>
       </c>
-      <c r="B48" s="26">
+      <c r="B48" s="25">
         <v>44012</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>158</v>
       </c>
       <c r="D48" s="12">
         <v>9.75</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="13">
         <v>1028127</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>159</v>
       </c>
       <c r="H48" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I48" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="14"/>
     </row>
     <row r="49" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="13">
         <v>47</v>
       </c>
-      <c r="B49" s="26">
+      <c r="B49" s="25">
         <v>44012</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>160</v>
       </c>
       <c r="D49" s="12">
         <v>7</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="13">
         <v>1028129</v>
       </c>
       <c r="G49" s="16" t="s">
         <v>161</v>
       </c>
       <c r="H49" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I49" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K49" s="14" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="13">
         <v>48</v>
       </c>
-      <c r="B50" s="26">
+      <c r="B50" s="25">
         <v>44021</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>162</v>
       </c>
       <c r="D50" s="12">
         <v>10</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="13">
         <v>1037926</v>
       </c>
       <c r="G50" s="16" t="s">
         <v>163</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I50" s="14" t="s">
         <v>164</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13">
         <v>49</v>
       </c>
-      <c r="B51" s="26">
+      <c r="B51" s="25">
         <v>44034</v>
       </c>
       <c r="C51" s="11" t="s">
         <v>166</v>
       </c>
       <c r="D51" s="12">
         <v>10</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="13">
         <v>1038438</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>135</v>
       </c>
       <c r="H51" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I51" s="14" t="s">
         <v>126</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="14"/>
     </row>
     <row r="52" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="13">
         <v>50</v>
       </c>
-      <c r="B52" s="26">
+      <c r="B52" s="25">
         <v>44041</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>167</v>
       </c>
       <c r="D52" s="12">
         <v>9.5</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="13">
         <v>1039857</v>
       </c>
       <c r="G52" s="16" t="s">
         <v>168</v>
       </c>
       <c r="H52" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I52" s="14" t="s">
         <v>169</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="14"/>
     </row>
     <row r="53" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="13">
         <v>51</v>
       </c>
-      <c r="B53" s="26">
+      <c r="B53" s="25">
         <v>44041</v>
       </c>
       <c r="C53" s="11" t="s">
         <v>170</v>
       </c>
       <c r="D53" s="12">
         <v>5</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="13">
         <v>1040043</v>
       </c>
       <c r="G53" s="16" t="s">
         <v>171</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I53" s="14" t="s">
         <v>172</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K53" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="13">
         <v>52</v>
       </c>
-      <c r="B54" s="26">
+      <c r="B54" s="25">
         <v>44041</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D54" s="12">
         <v>3.7</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="13">
         <v>1040076</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>174</v>
       </c>
       <c r="H54" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I54" s="14" t="s">
         <v>175</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K54" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="13">
         <v>53</v>
       </c>
-      <c r="B55" s="26">
+      <c r="B55" s="25">
         <v>44054</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>176</v>
       </c>
       <c r="D55" s="12">
         <v>9.9</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="13">
         <v>1046633</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>177</v>
       </c>
       <c r="H55" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="14" t="s">
         <v>130</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="14"/>
     </row>
     <row r="56" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="13">
         <v>54</v>
       </c>
-      <c r="B56" s="26">
+      <c r="B56" s="25">
         <v>44061</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D56" s="12">
         <v>10</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="13">
         <v>1046634</v>
       </c>
       <c r="G56" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H56" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I56" s="14" t="s">
         <v>180</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K56" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="13">
         <v>55</v>
       </c>
-      <c r="B57" s="26">
+      <c r="B57" s="25">
         <v>44070</v>
       </c>
       <c r="C57" s="11" t="s">
         <v>181</v>
       </c>
       <c r="D57" s="12">
         <v>10</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="13">
         <v>1046671</v>
       </c>
       <c r="G57" s="16" t="s">
         <v>182</v>
       </c>
       <c r="H57" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="14" t="s">
         <v>183</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K57" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="13">
         <v>56</v>
       </c>
-      <c r="B58" s="26">
+      <c r="B58" s="25">
         <v>44071</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>184</v>
       </c>
       <c r="D58" s="12">
         <v>10</v>
       </c>
       <c r="E58" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="13">
         <v>1046677</v>
       </c>
       <c r="G58" s="16" t="s">
         <v>185</v>
       </c>
       <c r="H58" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I58" s="14" t="s">
         <v>186</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K58" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="13">
         <v>57</v>
       </c>
-      <c r="B59" s="26">
+      <c r="B59" s="25">
         <v>44074</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>187</v>
       </c>
       <c r="D59" s="12">
         <v>3.7</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="13">
         <v>1046815</v>
       </c>
       <c r="G59" s="16" t="s">
         <v>174</v>
       </c>
       <c r="H59" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I59" s="14" t="s">
         <v>175</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K59" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="13">
         <v>58</v>
       </c>
-      <c r="B60" s="26">
+      <c r="B60" s="25">
         <v>44074</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>188</v>
       </c>
       <c r="D60" s="12">
         <v>10</v>
       </c>
       <c r="E60" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="13">
         <v>1046818</v>
       </c>
       <c r="G60" s="12" t="s">
         <v>189</v>
       </c>
       <c r="H60" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I60" s="14" t="s">
         <v>190</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K60" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="13">
         <v>59</v>
       </c>
-      <c r="B61" s="26">
+      <c r="B61" s="25">
         <v>44078</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>191</v>
       </c>
       <c r="D61" s="12">
         <v>7.04</v>
       </c>
       <c r="E61" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="13">
         <v>1057936</v>
       </c>
       <c r="G61" s="12" t="s">
         <v>155</v>
       </c>
       <c r="H61" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I61" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K61" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="13">
         <v>60</v>
       </c>
-      <c r="B62" s="26">
+      <c r="B62" s="25">
         <v>44078</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>192</v>
       </c>
       <c r="D62" s="12">
         <v>8</v>
       </c>
       <c r="E62" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="13">
         <v>1057937</v>
       </c>
       <c r="G62" s="12" t="s">
         <v>193</v>
       </c>
       <c r="H62" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I62" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="14"/>
     </row>
     <row r="63" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="13">
         <v>61</v>
       </c>
-      <c r="B63" s="26">
+      <c r="B63" s="25">
         <v>44078</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>194</v>
       </c>
       <c r="D63" s="12">
         <v>8</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="13">
         <v>1057938</v>
       </c>
       <c r="G63" s="12" t="s">
         <v>195</v>
       </c>
       <c r="H63" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I63" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="14"/>
     </row>
     <row r="64" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="13">
         <v>62</v>
       </c>
-      <c r="B64" s="26">
+      <c r="B64" s="25">
         <v>44078</v>
       </c>
       <c r="C64" s="11" t="s">
         <v>196</v>
       </c>
       <c r="D64" s="12">
         <v>8</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="13">
         <v>1058238</v>
       </c>
       <c r="G64" s="12" t="s">
         <v>197</v>
       </c>
       <c r="H64" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I64" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="14"/>
     </row>
     <row r="65" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="13">
         <v>63</v>
       </c>
-      <c r="B65" s="26">
+      <c r="B65" s="25">
         <v>44078</v>
       </c>
       <c r="C65" s="11" t="s">
         <v>198</v>
       </c>
       <c r="D65" s="12">
         <v>8</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="13">
         <v>1058272</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>199</v>
       </c>
       <c r="H65" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I65" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="14"/>
     </row>
     <row r="66" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="13">
         <v>64</v>
       </c>
-      <c r="B66" s="26">
+      <c r="B66" s="25">
         <v>44102</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>200</v>
       </c>
       <c r="D66" s="12">
         <v>5</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="13">
         <v>1058482</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>201</v>
       </c>
       <c r="H66" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I66" s="14" t="s">
         <v>202</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K66" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="67" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="13">
         <v>65</v>
       </c>
-      <c r="B67" s="26">
+      <c r="B67" s="25">
         <v>44103</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>203</v>
       </c>
       <c r="D67" s="12">
         <v>3</v>
       </c>
       <c r="E67" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="13">
         <v>1058488</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>174</v>
       </c>
       <c r="H67" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I67" s="14" t="s">
         <v>175</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K67" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="13">
         <v>66</v>
       </c>
-      <c r="B68" s="26">
+      <c r="B68" s="25">
         <v>44103</v>
       </c>
       <c r="C68" s="11" t="s">
         <v>204</v>
       </c>
       <c r="D68" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="E68" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="13">
         <v>1058502</v>
       </c>
       <c r="G68" s="12" t="s">
         <v>205</v>
       </c>
       <c r="H68" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I68" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J68" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="14"/>
     </row>
     <row r="69" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="13">
         <v>67</v>
       </c>
-      <c r="B69" s="26">
+      <c r="B69" s="25">
         <v>44103</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>207</v>
       </c>
       <c r="D69" s="12">
         <v>8</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="13">
         <v>1058506</v>
       </c>
       <c r="G69" s="12" t="s">
         <v>208</v>
       </c>
       <c r="H69" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I69" s="14" t="s">
         <v>209</v>
       </c>
       <c r="J69" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="14"/>
     </row>
     <row r="70" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="13">
         <v>68</v>
       </c>
-      <c r="B70" s="26">
+      <c r="B70" s="25">
         <v>44103</v>
       </c>
       <c r="C70" s="11" t="s">
         <v>210</v>
       </c>
       <c r="D70" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="E70" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="13">
         <v>1058534</v>
       </c>
       <c r="G70" s="12" t="s">
         <v>211</v>
       </c>
       <c r="H70" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I70" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="14"/>
     </row>
     <row r="71" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="13">
         <v>69</v>
       </c>
-      <c r="B71" s="26">
+      <c r="B71" s="25">
         <v>44103</v>
       </c>
       <c r="C71" s="11" t="s">
         <v>212</v>
       </c>
       <c r="D71" s="12">
         <v>6.5</v>
       </c>
       <c r="E71" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="13">
         <v>1058544</v>
       </c>
       <c r="G71" s="12" t="s">
         <v>189</v>
       </c>
       <c r="H71" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I71" s="14" t="s">
         <v>190</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K71" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="13">
         <v>70</v>
       </c>
-      <c r="B72" s="26">
+      <c r="B72" s="25">
         <v>44125</v>
       </c>
       <c r="C72" s="11" t="s">
         <v>213</v>
       </c>
       <c r="D72" s="12">
         <v>6.8250000000000002</v>
       </c>
       <c r="E72" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="13">
         <v>1069534</v>
       </c>
       <c r="G72" s="12" t="s">
         <v>155</v>
       </c>
       <c r="H72" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I72" s="14" t="s">
         <v>156</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="14"/>
     </row>
     <row r="73" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="13">
         <v>71</v>
       </c>
-      <c r="B73" s="26">
+      <c r="B73" s="25">
         <v>44134</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>214</v>
       </c>
       <c r="D73" s="12">
         <v>5</v>
       </c>
       <c r="E73" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="13">
         <v>1069538</v>
       </c>
       <c r="G73" s="12" t="s">
         <v>215</v>
       </c>
       <c r="H73" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I73" s="14" t="s">
         <v>216</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K73" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="13">
         <v>72</v>
       </c>
-      <c r="B74" s="26">
+      <c r="B74" s="25">
         <v>44165</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>217</v>
       </c>
       <c r="D74" s="12">
         <v>6</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="13">
         <v>1079169</v>
       </c>
       <c r="G74" s="16" t="s">
         <v>163</v>
       </c>
       <c r="H74" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I74" s="14" t="s">
         <v>164</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K74" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="13">
         <v>73</v>
       </c>
-      <c r="B75" s="26">
+      <c r="B75" s="25">
         <v>44194</v>
       </c>
       <c r="C75" s="11" t="s">
         <v>218</v>
       </c>
       <c r="D75" s="12">
         <v>5</v>
       </c>
       <c r="E75" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="13">
         <v>1082823</v>
       </c>
       <c r="G75" s="16" t="s">
         <v>149</v>
       </c>
       <c r="H75" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I75" s="14" t="s">
         <v>151</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K75" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="13">
         <v>74</v>
       </c>
-      <c r="B76" s="26">
+      <c r="B76" s="25">
         <v>44194</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="12">
         <v>5</v>
       </c>
       <c r="E76" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="13">
         <v>1082824</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>153</v>
       </c>
       <c r="H76" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I76" s="14" t="s">
         <v>151</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K76" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="13">
         <v>75</v>
       </c>
-      <c r="B77" s="26">
+      <c r="B77" s="25">
         <v>44196</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D77" s="12">
         <v>10</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="13">
         <v>1082801</v>
       </c>
       <c r="G77" s="16" t="s">
         <v>221</v>
       </c>
       <c r="H77" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I77" s="14" t="s">
         <v>222</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K77" s="14" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="78" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="13">
         <v>76</v>
       </c>
-      <c r="B78" s="26">
+      <c r="B78" s="25">
         <v>44202</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>224</v>
       </c>
       <c r="D78" s="12">
         <v>4.5</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="13">
         <v>1090506</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>225</v>
       </c>
       <c r="H78" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I78" s="14" t="s">
         <v>226</v>
       </c>
       <c r="J78" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K78" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="13">
         <v>77</v>
       </c>
-      <c r="B79" s="26">
+      <c r="B79" s="25">
         <v>44223</v>
       </c>
       <c r="C79" s="11" t="s">
         <v>227</v>
       </c>
       <c r="D79" s="12">
         <v>9.625</v>
       </c>
       <c r="E79" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="13">
         <v>1090546</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>221</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I79" s="14" t="s">
         <v>222</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K79" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="13">
         <v>78</v>
       </c>
-      <c r="B80" s="26">
+      <c r="B80" s="25">
         <v>44223</v>
       </c>
       <c r="C80" s="11" t="s">
         <v>228</v>
       </c>
       <c r="D80" s="12">
         <v>6</v>
       </c>
       <c r="E80" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="13">
         <v>1090549</v>
       </c>
       <c r="G80" s="16" t="s">
         <v>229</v>
       </c>
       <c r="H80" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I80" s="14" t="s">
         <v>230</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K80" s="14" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="81" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="13">
         <v>79</v>
       </c>
-      <c r="B81" s="26">
+      <c r="B81" s="25">
         <v>44250</v>
       </c>
       <c r="C81" s="11" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="12">
         <v>7</v>
       </c>
       <c r="E81" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="13">
         <v>1100550</v>
       </c>
       <c r="G81" s="16" t="s">
         <v>233</v>
       </c>
       <c r="H81" s="14" t="s">
         <v>234</v>
       </c>
       <c r="I81" s="14" t="s">
         <v>235</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="14"/>
     </row>
     <row r="82" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="13">
         <v>80</v>
       </c>
-      <c r="B82" s="26">
+      <c r="B82" s="25">
         <v>44253</v>
       </c>
       <c r="C82" s="11" t="s">
         <v>236</v>
       </c>
       <c r="D82" s="12">
         <v>6</v>
       </c>
       <c r="E82" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="13">
         <v>1101156</v>
       </c>
       <c r="G82" s="16" t="s">
         <v>237</v>
       </c>
       <c r="H82" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I82" s="14" t="s">
         <v>238</v>
       </c>
       <c r="J82" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K82" s="14" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="83" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13">
         <v>81</v>
       </c>
-      <c r="B83" s="26">
+      <c r="B83" s="25">
         <v>44253</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="12">
         <v>6</v>
       </c>
       <c r="E83" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="13">
         <v>1101173</v>
       </c>
       <c r="G83" s="16" t="s">
         <v>241</v>
       </c>
       <c r="H83" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I83" s="14" t="s">
         <v>238</v>
       </c>
       <c r="J83" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K83" s="14" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="13">
         <v>82</v>
       </c>
-      <c r="B84" s="26">
+      <c r="B84" s="25">
         <v>44259</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>242</v>
       </c>
       <c r="D84" s="12">
         <v>7</v>
       </c>
       <c r="E84" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="13">
         <v>1114274</v>
       </c>
       <c r="G84" s="16" t="s">
         <v>243</v>
       </c>
       <c r="H84" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I84" s="14" t="s">
         <v>244</v>
       </c>
       <c r="J84" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K84" s="14" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="85" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="13">
         <v>83</v>
       </c>
-      <c r="B85" s="26">
+      <c r="B85" s="25">
         <v>44284</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="12">
         <v>3</v>
       </c>
       <c r="E85" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="13">
         <v>1114290</v>
       </c>
       <c r="G85" s="16" t="s">
         <v>247</v>
       </c>
       <c r="H85" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I85" s="14" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K85" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="13">
         <v>84</v>
       </c>
-      <c r="B86" s="26">
+      <c r="B86" s="25">
         <v>44284</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="12">
         <v>10</v>
       </c>
       <c r="E86" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="13">
         <v>1114296</v>
       </c>
       <c r="G86" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H86" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I86" s="14" t="s">
         <v>250</v>
       </c>
       <c r="J86" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K86" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="13">
         <v>85</v>
       </c>
-      <c r="B87" s="26">
+      <c r="B87" s="25">
         <v>44285</v>
       </c>
       <c r="C87" s="11" t="s">
         <v>251</v>
       </c>
       <c r="D87" s="12">
         <v>6</v>
       </c>
       <c r="E87" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="13">
         <v>1114384</v>
       </c>
       <c r="G87" s="16" t="s">
         <v>229</v>
       </c>
       <c r="H87" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I87" s="14" t="s">
         <v>230</v>
       </c>
       <c r="J87" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K87" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="13">
         <v>86</v>
       </c>
-      <c r="B88" s="26">
+      <c r="B88" s="25">
         <v>44302</v>
       </c>
       <c r="C88" s="11" t="s">
         <v>252</v>
       </c>
       <c r="D88" s="12">
         <v>6</v>
       </c>
       <c r="E88" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="13">
         <v>1119296</v>
       </c>
       <c r="G88" s="16" t="s">
         <v>253</v>
       </c>
       <c r="H88" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I88" s="14" t="s">
         <v>254</v>
       </c>
       <c r="J88" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K88" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="13">
         <v>87</v>
       </c>
-      <c r="B89" s="26">
+      <c r="B89" s="25">
         <v>44307</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>255</v>
       </c>
       <c r="D89" s="12">
         <v>9.44</v>
       </c>
       <c r="E89" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="13">
         <v>1119298</v>
       </c>
       <c r="G89" s="16" t="s">
         <v>256</v>
       </c>
       <c r="H89" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I89" s="14" t="s">
         <v>257</v>
       </c>
       <c r="J89" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K89" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="13">
         <v>88</v>
       </c>
-      <c r="B90" s="26">
+      <c r="B90" s="25">
         <v>44313</v>
       </c>
       <c r="C90" s="11" t="s">
         <v>258</v>
       </c>
       <c r="D90" s="12">
         <v>5</v>
       </c>
       <c r="E90" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="13">
         <v>1119311</v>
       </c>
       <c r="G90" s="16" t="s">
         <v>149</v>
       </c>
       <c r="H90" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I90" s="14" t="s">
         <v>151</v>
       </c>
       <c r="J90" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K90" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="13">
         <v>89</v>
       </c>
-      <c r="B91" s="26">
+      <c r="B91" s="25">
         <v>44313</v>
       </c>
       <c r="C91" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D91" s="12">
         <v>5</v>
       </c>
       <c r="E91" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="13">
         <v>1119315</v>
       </c>
       <c r="G91" s="16" t="s">
         <v>153</v>
       </c>
       <c r="H91" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I91" s="14" t="s">
         <v>151</v>
       </c>
       <c r="J91" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K91" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="13">
         <v>90</v>
       </c>
-      <c r="B92" s="26">
+      <c r="B92" s="25">
         <v>44320</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>260</v>
       </c>
       <c r="D92" s="12">
         <v>3</v>
       </c>
       <c r="E92" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="13">
         <v>1119333</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>174</v>
       </c>
       <c r="H92" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I92" s="14" t="s">
         <v>175</v>
       </c>
       <c r="J92" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K92" s="14"/>
     </row>
     <row r="93" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="13">
         <v>91</v>
       </c>
-      <c r="B93" s="26">
+      <c r="B93" s="25">
         <v>44342</v>
       </c>
       <c r="C93" s="11" t="s">
         <v>261</v>
       </c>
       <c r="D93" s="12">
         <v>7</v>
       </c>
       <c r="E93" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="13">
         <v>1128212</v>
       </c>
       <c r="G93" s="16" t="s">
         <v>243</v>
       </c>
       <c r="H93" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I93" s="14" t="s">
         <v>244</v>
       </c>
       <c r="J93" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K93" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="13">
         <v>92</v>
       </c>
-      <c r="B94" s="26">
+      <c r="B94" s="25">
         <v>44375</v>
       </c>
       <c r="C94" s="11" t="s">
         <v>262</v>
       </c>
       <c r="D94" s="12">
         <v>10</v>
       </c>
       <c r="E94" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="13">
         <v>1136133</v>
       </c>
       <c r="G94" s="16" t="s">
         <v>263</v>
       </c>
       <c r="H94" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I94" s="14" t="s">
         <v>265</v>
       </c>
       <c r="J94" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K94" s="14" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="13">
         <v>93</v>
       </c>
-      <c r="B95" s="26">
+      <c r="B95" s="25">
         <v>44377</v>
       </c>
       <c r="C95" s="11" t="s">
         <v>267</v>
       </c>
       <c r="D95" s="12">
         <v>9.8000000000000007</v>
       </c>
       <c r="E95" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="13">
         <v>1136168</v>
       </c>
       <c r="G95" s="16" t="s">
         <v>268</v>
       </c>
       <c r="H95" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I95" s="14" t="s">
         <v>269</v>
       </c>
       <c r="J95" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K95" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="13">
         <v>94</v>
       </c>
-      <c r="B96" s="26">
+      <c r="B96" s="25">
         <v>44377</v>
       </c>
       <c r="C96" s="11" t="s">
         <v>270</v>
       </c>
       <c r="D96" s="12">
         <v>6.5</v>
       </c>
       <c r="E96" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="13">
         <v>1136194</v>
       </c>
       <c r="G96" s="16" t="s">
         <v>271</v>
       </c>
       <c r="H96" s="14" t="s">
         <v>55</v>
       </c>
       <c r="I96" s="14" t="s">
         <v>272</v>
       </c>
       <c r="J96" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K96" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="13">
         <v>95</v>
       </c>
-      <c r="B97" s="26">
+      <c r="B97" s="25">
         <v>44385</v>
       </c>
       <c r="C97" s="11" t="s">
         <v>273</v>
       </c>
       <c r="D97" s="12">
         <v>9.48</v>
       </c>
       <c r="E97" s="12" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="13">
         <v>1141625</v>
       </c>
       <c r="G97" s="16" t="s">
         <v>256</v>
       </c>
       <c r="H97" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I97" s="14" t="s">
         <v>257</v>
       </c>
       <c r="J97" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K97" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="98" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="13">
         <v>96</v>
       </c>
-      <c r="B98" s="26">
+      <c r="B98" s="25">
         <v>44406</v>
       </c>
       <c r="C98" s="11" t="s">
         <v>275</v>
       </c>
       <c r="D98" s="12">
         <v>3</v>
       </c>
       <c r="E98" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="13">
         <v>1141731</v>
       </c>
       <c r="G98" s="16" t="s">
         <v>247</v>
       </c>
       <c r="H98" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I98" s="14" t="s">
         <v>248</v>
       </c>
       <c r="J98" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K98" s="14"/>
     </row>
     <row r="99" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="13">
         <v>97</v>
       </c>
-      <c r="B99" s="26">
+      <c r="B99" s="25">
         <v>44425</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>276</v>
       </c>
       <c r="D99" s="12">
         <v>6</v>
       </c>
       <c r="E99" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="13">
         <v>1152364</v>
       </c>
       <c r="G99" s="16" t="s">
         <v>229</v>
       </c>
       <c r="H99" s="14" t="s">
         <v>277</v>
       </c>
       <c r="I99" s="14" t="s">
         <v>230</v>
       </c>
       <c r="J99" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K99" s="14" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="100" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="13">
         <v>98</v>
       </c>
-      <c r="B100" s="26">
+      <c r="B100" s="25">
         <v>44434</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>279</v>
       </c>
       <c r="D100" s="12">
         <v>8</v>
       </c>
       <c r="E100" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="13">
         <v>1152404</v>
       </c>
       <c r="G100" s="16" t="s">
         <v>280</v>
       </c>
       <c r="H100" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I100" s="14" t="s">
         <v>281</v>
       </c>
       <c r="J100" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K100" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="13">
         <v>99</v>
       </c>
-      <c r="B101" s="26">
+      <c r="B101" s="25">
         <v>44435</v>
       </c>
       <c r="C101" s="11" t="s">
         <v>282</v>
       </c>
       <c r="D101" s="12">
         <v>6</v>
       </c>
       <c r="E101" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="13">
         <v>1152408</v>
       </c>
       <c r="G101" s="16" t="s">
         <v>189</v>
       </c>
       <c r="H101" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I101" s="14" t="s">
         <v>190</v>
       </c>
       <c r="J101" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K101" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="13">
         <v>100</v>
       </c>
-      <c r="B102" s="26">
+      <c r="B102" s="25">
         <v>44435</v>
       </c>
       <c r="C102" s="11" t="s">
         <v>283</v>
       </c>
       <c r="D102" s="12">
         <v>10</v>
       </c>
       <c r="E102" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="13">
         <v>1152421</v>
       </c>
       <c r="G102" s="16" t="s">
         <v>284</v>
       </c>
       <c r="H102" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I102" s="14" t="s">
         <v>285</v>
       </c>
       <c r="J102" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K102" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="13">
         <v>101</v>
       </c>
-      <c r="B103" s="26">
+      <c r="B103" s="25">
         <v>44468</v>
       </c>
       <c r="C103" s="11" t="s">
         <v>286</v>
       </c>
       <c r="D103" s="12">
         <v>7</v>
       </c>
       <c r="E103" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="13">
         <v>1163755</v>
       </c>
       <c r="G103" s="16" t="s">
         <v>243</v>
       </c>
       <c r="H103" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I103" s="14" t="s">
         <v>244</v>
       </c>
       <c r="J103" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K103" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="13">
         <v>102</v>
       </c>
-      <c r="B104" s="26">
+      <c r="B104" s="25">
         <v>44469</v>
       </c>
       <c r="C104" s="11" t="s">
         <v>287</v>
       </c>
       <c r="D104" s="12">
         <v>6</v>
       </c>
       <c r="E104" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="13">
         <v>1163773</v>
       </c>
       <c r="G104" s="16" t="s">
         <v>253</v>
       </c>
       <c r="H104" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I104" s="14" t="s">
         <v>254</v>
       </c>
       <c r="J104" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K104" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="13">
         <v>103</v>
       </c>
-      <c r="B105" s="26">
+      <c r="B105" s="25">
         <v>44497</v>
       </c>
       <c r="C105" s="11" t="s">
         <v>288</v>
       </c>
       <c r="D105" s="12">
         <v>6</v>
       </c>
       <c r="E105" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="13">
         <v>1169334</v>
       </c>
       <c r="G105" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H105" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I105" s="14" t="s">
         <v>289</v>
       </c>
       <c r="J105" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K105" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="13">
         <v>104</v>
       </c>
-      <c r="B106" s="26">
+      <c r="B106" s="25">
         <v>44497</v>
       </c>
       <c r="C106" s="11" t="s">
         <v>291</v>
       </c>
       <c r="D106" s="12">
         <v>3</v>
       </c>
       <c r="E106" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="13">
         <v>1169352</v>
       </c>
       <c r="G106" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H106" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I106" s="14" t="s">
         <v>289</v>
       </c>
       <c r="J106" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K106" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="13">
         <v>105</v>
       </c>
-      <c r="B107" s="26">
+      <c r="B107" s="25">
         <v>44497</v>
       </c>
       <c r="C107" s="11" t="s">
         <v>292</v>
       </c>
       <c r="D107" s="12">
         <v>3</v>
       </c>
       <c r="E107" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="13">
         <v>1169399</v>
       </c>
       <c r="G107" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H107" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I107" s="14" t="s">
         <v>289</v>
       </c>
       <c r="J107" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K107" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="108" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="13">
         <v>106</v>
       </c>
-      <c r="B108" s="26">
+      <c r="B108" s="25">
         <v>44497</v>
       </c>
       <c r="C108" s="11" t="s">
         <v>293</v>
       </c>
       <c r="D108" s="12">
         <v>6</v>
       </c>
       <c r="E108" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="13">
         <v>1169414</v>
       </c>
       <c r="G108" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H108" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I108" s="14" t="s">
         <v>289</v>
       </c>
       <c r="J108" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K108" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="109" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="13">
         <v>107</v>
       </c>
-      <c r="B109" s="26">
+      <c r="B109" s="25">
         <v>44497</v>
       </c>
       <c r="C109" s="11" t="s">
         <v>294</v>
       </c>
       <c r="D109" s="12">
         <v>6</v>
       </c>
       <c r="E109" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="13">
         <v>1169441</v>
       </c>
       <c r="G109" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H109" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I109" s="14" t="s">
         <v>289</v>
       </c>
       <c r="J109" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K109" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="110" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="13">
         <v>108</v>
       </c>
-      <c r="B110" s="26">
+      <c r="B110" s="25">
         <v>44497</v>
       </c>
       <c r="C110" s="11" t="s">
         <v>295</v>
       </c>
       <c r="D110" s="12">
         <v>6</v>
       </c>
       <c r="E110" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="13">
         <v>1169447</v>
       </c>
       <c r="G110" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H110" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I110" s="14" t="s">
         <v>289</v>
       </c>
       <c r="J110" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K110" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="111" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="13">
         <v>109</v>
       </c>
-      <c r="B111" s="26">
+      <c r="B111" s="25">
         <v>44497</v>
       </c>
       <c r="C111" s="11" t="s">
         <v>296</v>
       </c>
       <c r="D111" s="12">
         <v>6</v>
       </c>
       <c r="E111" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="13">
         <v>1169449</v>
       </c>
       <c r="G111" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H111" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I111" s="14" t="s">
         <v>289</v>
       </c>
       <c r="J111" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K111" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="112" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="13">
         <v>110</v>
       </c>
-      <c r="B112" s="26">
+      <c r="B112" s="25">
         <v>44501</v>
       </c>
       <c r="C112" s="11" t="s">
         <v>297</v>
       </c>
       <c r="D112" s="12">
         <v>6.5</v>
       </c>
       <c r="E112" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="13">
         <v>1169458</v>
       </c>
       <c r="G112" s="16" t="s">
         <v>271</v>
       </c>
       <c r="H112" s="14" t="s">
         <v>55</v>
       </c>
       <c r="I112" s="14" t="s">
         <v>272</v>
       </c>
       <c r="J112" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K112" s="14"/>
     </row>
     <row r="113" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="13">
         <v>111</v>
       </c>
-      <c r="B113" s="26">
+      <c r="B113" s="25">
         <v>44501</v>
       </c>
       <c r="C113" s="11" t="s">
         <v>298</v>
       </c>
       <c r="D113" s="12">
         <v>9.8000000000000007</v>
       </c>
       <c r="E113" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="13">
         <v>1169482</v>
       </c>
       <c r="G113" s="16" t="s">
         <v>268</v>
       </c>
       <c r="H113" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I113" s="14" t="s">
         <v>269</v>
       </c>
       <c r="J113" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K113" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="13">
         <v>112</v>
       </c>
-      <c r="B114" s="26">
+      <c r="B114" s="25">
         <v>44508</v>
       </c>
       <c r="C114" s="11" t="s">
         <v>299</v>
       </c>
       <c r="D114" s="12">
         <v>4</v>
       </c>
       <c r="E114" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="13">
         <v>1180222</v>
       </c>
       <c r="G114" s="16" t="s">
         <v>300</v>
       </c>
       <c r="H114" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I114" s="14" t="s">
         <v>301</v>
       </c>
       <c r="J114" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K114" s="14"/>
     </row>
     <row r="115" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="13">
         <v>113</v>
       </c>
-      <c r="B115" s="26">
+      <c r="B115" s="25">
         <v>44530</v>
       </c>
       <c r="C115" s="11" t="s">
         <v>302</v>
       </c>
       <c r="D115" s="12">
         <v>6</v>
       </c>
       <c r="E115" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="13">
         <v>1180230</v>
       </c>
       <c r="G115" s="16" t="s">
         <v>303</v>
       </c>
       <c r="H115" s="14" t="s">
         <v>234</v>
       </c>
       <c r="I115" s="14" t="s">
         <v>304</v>
       </c>
       <c r="J115" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K115" s="14" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="116" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="13">
         <v>114</v>
       </c>
-      <c r="B116" s="26">
+      <c r="B116" s="25">
         <v>44530</v>
       </c>
       <c r="C116" s="11" t="s">
         <v>306</v>
       </c>
       <c r="D116" s="12">
         <v>9.48</v>
       </c>
       <c r="E116" s="12" t="s">
         <v>274</v>
       </c>
       <c r="F116" s="13">
         <v>1180237</v>
       </c>
       <c r="G116" s="16" t="s">
         <v>256</v>
       </c>
       <c r="H116" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I116" s="14" t="s">
         <v>257</v>
       </c>
       <c r="J116" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K116" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="13">
         <v>115</v>
       </c>
-      <c r="B117" s="26">
+      <c r="B117" s="25">
         <v>44559</v>
       </c>
       <c r="C117" s="11" t="s">
         <v>307</v>
       </c>
       <c r="D117" s="12">
         <v>6</v>
       </c>
       <c r="E117" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="13">
         <v>1187936</v>
       </c>
       <c r="G117" s="16" t="s">
         <v>303</v>
       </c>
       <c r="H117" s="14" t="s">
         <v>234</v>
       </c>
       <c r="I117" s="14" t="s">
         <v>304</v>
       </c>
       <c r="J117" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K117" s="14" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="118" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="13">
         <v>116</v>
       </c>
-      <c r="B118" s="26">
+      <c r="B118" s="25">
         <v>44572</v>
       </c>
       <c r="C118" s="11" t="s">
         <v>308</v>
       </c>
       <c r="D118" s="12">
         <v>8</v>
       </c>
       <c r="E118" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="13">
         <v>1196096</v>
       </c>
       <c r="G118" s="16" t="s">
         <v>309</v>
       </c>
       <c r="H118" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I118" s="14" t="s">
         <v>310</v>
       </c>
       <c r="J118" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K118" s="14" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="13">
         <v>117</v>
       </c>
-      <c r="B119" s="26">
+      <c r="B119" s="25">
         <v>44581</v>
       </c>
       <c r="C119" s="11" t="s">
         <v>311</v>
       </c>
       <c r="D119" s="12">
         <v>5</v>
       </c>
       <c r="E119" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="13">
         <v>1196097</v>
       </c>
       <c r="G119" s="16" t="s">
         <v>174</v>
       </c>
       <c r="H119" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I119" s="14" t="s">
         <v>312</v>
       </c>
       <c r="J119" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K119" s="14"/>
     </row>
     <row r="120" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="13">
         <v>118</v>
       </c>
-      <c r="B120" s="26">
+      <c r="B120" s="25">
         <v>44588</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>313</v>
       </c>
       <c r="D120" s="12">
         <v>9.9</v>
       </c>
       <c r="E120" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="13">
         <v>1196100</v>
       </c>
       <c r="G120" s="16" t="s">
         <v>314</v>
       </c>
       <c r="H120" s="14" t="s">
         <v>315</v>
       </c>
       <c r="I120" s="14" t="s">
         <v>316</v>
       </c>
       <c r="J120" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K120" s="14"/>
     </row>
     <row r="121" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="13">
         <v>119</v>
       </c>
-      <c r="B121" s="26">
+      <c r="B121" s="25">
         <v>44588</v>
       </c>
       <c r="C121" s="11" t="s">
         <v>317</v>
       </c>
       <c r="D121" s="12">
         <v>9.9</v>
       </c>
       <c r="E121" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="13">
         <v>1196101</v>
       </c>
       <c r="G121" s="16" t="s">
         <v>318</v>
       </c>
       <c r="H121" s="14" t="s">
         <v>315</v>
       </c>
       <c r="I121" s="14" t="s">
         <v>316</v>
       </c>
       <c r="J121" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K121" s="14"/>
     </row>
     <row r="122" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="13">
         <v>120</v>
       </c>
-      <c r="B122" s="26">
+      <c r="B122" s="25">
         <v>44588</v>
       </c>
       <c r="C122" s="11" t="s">
         <v>319</v>
       </c>
       <c r="D122" s="12">
         <v>8</v>
       </c>
       <c r="E122" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="13">
         <v>1196102</v>
       </c>
       <c r="G122" s="16" t="s">
         <v>320</v>
       </c>
       <c r="H122" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I122" s="14" t="s">
         <v>321</v>
       </c>
       <c r="J122" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K122" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="13">
         <v>121</v>
       </c>
-      <c r="B123" s="26">
+      <c r="B123" s="25">
         <v>44615</v>
       </c>
       <c r="C123" s="11" t="s">
         <v>322</v>
       </c>
       <c r="D123" s="12">
         <v>5</v>
       </c>
       <c r="E123" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="13">
         <v>1204401</v>
       </c>
       <c r="G123" s="16" t="s">
         <v>323</v>
       </c>
       <c r="H123" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I123" s="14" t="s">
         <v>324</v>
       </c>
       <c r="J123" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K123" s="14"/>
     </row>
     <row r="124" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="13">
         <v>122</v>
       </c>
-      <c r="B124" s="26">
+      <c r="B124" s="25">
         <v>44617</v>
       </c>
       <c r="C124" s="11" t="s">
         <v>325</v>
       </c>
       <c r="D124" s="12">
         <v>5</v>
       </c>
       <c r="E124" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="13">
         <v>1204432</v>
       </c>
       <c r="G124" s="16" t="s">
         <v>326</v>
       </c>
       <c r="H124" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I124" s="14" t="s">
         <v>327</v>
       </c>
       <c r="J124" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K124" s="14" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="125" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="13">
         <v>123</v>
       </c>
-      <c r="B125" s="26">
+      <c r="B125" s="25">
         <v>44620</v>
       </c>
       <c r="C125" s="11" t="s">
         <v>329</v>
       </c>
       <c r="D125" s="12">
         <v>9</v>
       </c>
       <c r="E125" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="13">
         <v>1204463</v>
       </c>
       <c r="G125" s="16" t="s">
         <v>330</v>
       </c>
       <c r="H125" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I125" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J125" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K125" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="13">
         <v>124</v>
       </c>
-      <c r="B126" s="26">
+      <c r="B126" s="25">
         <v>44620</v>
       </c>
       <c r="C126" s="11" t="s">
         <v>331</v>
       </c>
       <c r="D126" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="E126" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="13">
         <v>1204505</v>
       </c>
       <c r="G126" s="16" t="s">
         <v>332</v>
       </c>
       <c r="H126" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I126" s="14" t="s">
         <v>333</v>
       </c>
       <c r="J126" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K126" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="13">
         <v>125</v>
       </c>
-      <c r="B127" s="26">
+      <c r="B127" s="25">
         <v>44638</v>
       </c>
       <c r="C127" s="11" t="s">
         <v>334</v>
       </c>
       <c r="D127" s="12">
         <v>7</v>
       </c>
       <c r="E127" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="13">
         <v>1211213</v>
       </c>
       <c r="G127" s="16" t="s">
         <v>335</v>
       </c>
       <c r="H127" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I127" s="14" t="s">
         <v>112</v>
       </c>
       <c r="J127" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K127" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="13">
         <v>126</v>
       </c>
-      <c r="B128" s="26">
+      <c r="B128" s="25">
         <v>44643</v>
       </c>
       <c r="C128" s="11" t="s">
         <v>336</v>
       </c>
       <c r="D128" s="12">
         <v>4.5</v>
       </c>
       <c r="E128" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="13">
         <v>1211584</v>
       </c>
       <c r="G128" s="16" t="s">
         <v>337</v>
       </c>
       <c r="H128" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I128" s="14" t="s">
         <v>338</v>
       </c>
       <c r="J128" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K128" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="13">
         <v>127</v>
       </c>
-      <c r="B129" s="26">
+      <c r="B129" s="25">
         <v>44643</v>
       </c>
       <c r="C129" s="11" t="s">
         <v>339</v>
       </c>
       <c r="D129" s="12">
         <v>5</v>
       </c>
       <c r="E129" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="13">
         <v>1211620</v>
       </c>
       <c r="G129" s="16" t="s">
         <v>340</v>
       </c>
       <c r="H129" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I129" s="14" t="s">
         <v>338</v>
       </c>
       <c r="J129" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K129" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="130" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="13">
         <v>128</v>
       </c>
-      <c r="B130" s="26">
+      <c r="B130" s="25">
         <v>44645</v>
       </c>
       <c r="C130" s="11" t="s">
         <v>341</v>
       </c>
       <c r="D130" s="12">
         <v>20</v>
       </c>
       <c r="E130" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="13">
         <v>1211622</v>
       </c>
       <c r="G130" s="16" t="s">
         <v>342</v>
       </c>
       <c r="H130" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I130" s="14" t="s">
         <v>343</v>
       </c>
       <c r="J130" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K130" s="14"/>
     </row>
     <row r="131" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="13">
         <v>129</v>
       </c>
-      <c r="B131" s="26">
+      <c r="B131" s="25">
         <v>44645</v>
       </c>
       <c r="C131" s="11" t="s">
         <v>344</v>
       </c>
       <c r="D131" s="12">
         <v>12</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="13">
         <v>1211624</v>
       </c>
       <c r="G131" s="16" t="s">
         <v>345</v>
       </c>
       <c r="H131" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I131" s="14" t="s">
         <v>346</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K131" s="14"/>
     </row>
     <row r="132" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="13">
         <v>130</v>
       </c>
-      <c r="B132" s="26">
+      <c r="B132" s="25">
         <v>44649</v>
       </c>
       <c r="C132" s="11" t="s">
         <v>347</v>
       </c>
       <c r="D132" s="12">
         <v>7.5</v>
       </c>
       <c r="E132" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="13">
         <v>1211663</v>
       </c>
       <c r="G132" s="16" t="s">
         <v>348</v>
       </c>
       <c r="H132" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I132" s="14" t="s">
         <v>349</v>
       </c>
       <c r="J132" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K132" s="14"/>
     </row>
     <row r="133" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="13">
         <v>131</v>
       </c>
-      <c r="B133" s="26">
+      <c r="B133" s="25">
         <v>44650</v>
       </c>
       <c r="C133" s="11" t="s">
         <v>350</v>
       </c>
       <c r="D133" s="12">
         <v>11</v>
       </c>
       <c r="E133" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="13">
         <v>1211669</v>
       </c>
       <c r="G133" s="16" t="s">
         <v>351</v>
       </c>
       <c r="H133" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I133" s="14" t="s">
         <v>352</v>
       </c>
       <c r="J133" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K133" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="134" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="13">
         <v>132</v>
       </c>
-      <c r="B134" s="26">
+      <c r="B134" s="25">
         <v>44651</v>
       </c>
       <c r="C134" s="11" t="s">
         <v>353</v>
       </c>
       <c r="D134" s="12">
         <v>7</v>
       </c>
       <c r="E134" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="13">
         <v>1214281</v>
       </c>
       <c r="G134" s="16" t="s">
         <v>354</v>
       </c>
       <c r="H134" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I134" s="14" t="s">
         <v>355</v>
       </c>
       <c r="J134" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K134" s="14"/>
     </row>
     <row r="135" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="13">
         <v>133</v>
       </c>
-      <c r="B135" s="26">
+      <c r="B135" s="25">
         <v>44651</v>
       </c>
       <c r="C135" s="11" t="s">
         <v>356</v>
       </c>
       <c r="D135" s="12">
         <v>3</v>
       </c>
       <c r="E135" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="13">
         <v>1214401</v>
       </c>
       <c r="G135" s="16" t="s">
         <v>357</v>
       </c>
       <c r="H135" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I135" s="14" t="s">
         <v>358</v>
       </c>
       <c r="J135" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K135" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="136" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="13">
         <v>134</v>
       </c>
-      <c r="B136" s="26">
+      <c r="B136" s="25">
         <v>44656</v>
       </c>
       <c r="C136" s="11" t="s">
         <v>359</v>
       </c>
       <c r="D136" s="12">
         <v>6</v>
       </c>
       <c r="E136" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="13">
         <v>1222129</v>
       </c>
       <c r="G136" s="16" t="s">
         <v>360</v>
       </c>
       <c r="H136" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I136" s="14" t="s">
         <v>361</v>
       </c>
       <c r="J136" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K136" s="14"/>
     </row>
     <row r="137" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="13">
         <v>135</v>
       </c>
-      <c r="B137" s="26">
+      <c r="B137" s="25">
         <v>44662</v>
       </c>
       <c r="C137" s="11" t="s">
         <v>362</v>
       </c>
       <c r="D137" s="12">
         <v>25</v>
       </c>
       <c r="E137" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="13">
         <v>1222175</v>
       </c>
       <c r="G137" s="16" t="s">
         <v>363</v>
       </c>
       <c r="H137" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I137" s="14" t="s">
         <v>361</v>
       </c>
       <c r="J137" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K137" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="138" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="13">
         <v>136</v>
       </c>
-      <c r="B138" s="26">
+      <c r="B138" s="25">
         <v>44678</v>
       </c>
       <c r="C138" s="11" t="s">
         <v>364</v>
       </c>
       <c r="D138" s="12">
         <v>15</v>
       </c>
       <c r="E138" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="13">
         <v>1220144</v>
       </c>
       <c r="G138" s="16" t="s">
         <v>365</v>
       </c>
       <c r="H138" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I138" s="14" t="s">
         <v>361</v>
       </c>
       <c r="J138" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K138" s="14"/>
     </row>
     <row r="139" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="13">
         <v>137</v>
       </c>
-      <c r="B139" s="26">
+      <c r="B139" s="25">
         <v>44678</v>
       </c>
       <c r="C139" s="11" t="s">
         <v>366</v>
       </c>
       <c r="D139" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="E139" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="13">
         <v>1219961</v>
       </c>
       <c r="G139" s="16" t="s">
         <v>367</v>
       </c>
       <c r="H139" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I139" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J139" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K139" s="14"/>
     </row>
     <row r="140" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="13">
         <v>138</v>
       </c>
-      <c r="B140" s="26">
+      <c r="B140" s="25">
         <v>44678</v>
       </c>
       <c r="C140" s="11" t="s">
         <v>368</v>
       </c>
       <c r="D140" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="E140" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="13">
         <v>1219967</v>
       </c>
       <c r="G140" s="16" t="s">
         <v>369</v>
       </c>
       <c r="H140" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I140" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J140" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K140" s="14"/>
     </row>
     <row r="141" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="13">
         <v>139</v>
       </c>
-      <c r="B141" s="26">
+      <c r="B141" s="25">
         <v>44678</v>
       </c>
       <c r="C141" s="11" t="s">
         <v>370</v>
       </c>
       <c r="D141" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="E141" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="13">
         <v>1220011</v>
       </c>
       <c r="G141" s="16" t="s">
         <v>371</v>
       </c>
       <c r="H141" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I141" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J141" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K141" s="14"/>
     </row>
     <row r="142" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="13">
         <v>140</v>
       </c>
-      <c r="B142" s="26">
+      <c r="B142" s="25">
         <v>44678</v>
       </c>
       <c r="C142" s="11" t="s">
         <v>372</v>
       </c>
       <c r="D142" s="12">
         <v>10</v>
       </c>
       <c r="E142" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="13">
         <v>1220086</v>
       </c>
       <c r="G142" s="16" t="s">
         <v>373</v>
       </c>
       <c r="H142" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I142" s="14" t="s">
         <v>374</v>
       </c>
       <c r="J142" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K142" s="14"/>
     </row>
     <row r="143" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="13">
         <v>141</v>
       </c>
-      <c r="B143" s="26">
+      <c r="B143" s="25">
         <v>44680</v>
       </c>
       <c r="C143" s="11" t="s">
         <v>375</v>
       </c>
       <c r="D143" s="12">
         <v>10</v>
       </c>
       <c r="E143" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="13">
         <v>1220877</v>
       </c>
       <c r="G143" s="16" t="s">
         <v>376</v>
       </c>
       <c r="H143" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I143" s="14" t="s">
         <v>377</v>
       </c>
       <c r="J143" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K143" s="14"/>
     </row>
     <row r="144" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="13">
         <v>142</v>
       </c>
-      <c r="B144" s="26">
+      <c r="B144" s="25">
         <v>44713</v>
       </c>
       <c r="C144" s="11" t="s">
         <v>378</v>
       </c>
       <c r="D144" s="12">
         <v>25</v>
       </c>
       <c r="E144" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="13">
         <v>1228953</v>
       </c>
       <c r="G144" s="16" t="s">
         <v>379</v>
       </c>
       <c r="H144" s="14" t="s">
         <v>380</v>
       </c>
       <c r="I144" s="14" t="s">
         <v>381</v>
       </c>
       <c r="J144" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K144" s="14" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="145" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="13">
         <v>143</v>
       </c>
-      <c r="B145" s="26">
+      <c r="B145" s="25">
         <v>44720</v>
       </c>
       <c r="C145" s="11" t="s">
         <v>382</v>
       </c>
       <c r="D145" s="12">
         <v>3</v>
       </c>
       <c r="E145" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="13">
         <v>1231233</v>
       </c>
       <c r="G145" s="16" t="s">
         <v>383</v>
       </c>
       <c r="H145" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="14" t="s">
         <v>384</v>
       </c>
       <c r="J145" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K145" s="14" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="146" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="13">
         <v>144</v>
       </c>
-      <c r="B146" s="26">
+      <c r="B146" s="25">
         <v>44733</v>
       </c>
       <c r="C146" s="11" t="s">
         <v>385</v>
       </c>
       <c r="D146" s="12">
         <v>25</v>
       </c>
       <c r="E146" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="13">
         <v>1235695</v>
       </c>
       <c r="G146" s="16" t="s">
         <v>386</v>
       </c>
       <c r="H146" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I146" s="14" t="s">
         <v>387</v>
       </c>
       <c r="J146" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K146" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="147" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="13">
         <v>145</v>
       </c>
-      <c r="B147" s="26">
+      <c r="B147" s="25">
         <v>44734</v>
       </c>
       <c r="C147" s="11" t="s">
         <v>388</v>
       </c>
       <c r="D147" s="12">
         <v>23</v>
       </c>
       <c r="E147" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="13">
         <v>1236140</v>
       </c>
       <c r="G147" s="16" t="s">
         <v>379</v>
       </c>
       <c r="H147" s="14" t="s">
         <v>380</v>
       </c>
       <c r="I147" s="14" t="s">
         <v>381</v>
       </c>
       <c r="J147" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K147" s="14"/>
     </row>
     <row r="148" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="13">
         <v>146</v>
       </c>
-      <c r="B148" s="26">
+      <c r="B148" s="25">
         <v>44735</v>
       </c>
       <c r="C148" s="11" t="s">
         <v>389</v>
       </c>
       <c r="D148" s="12">
         <v>5</v>
       </c>
       <c r="E148" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="13">
         <v>1235582</v>
       </c>
       <c r="G148" s="16" t="s">
         <v>390</v>
       </c>
       <c r="H148" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I148" s="14" t="s">
         <v>391</v>
       </c>
       <c r="J148" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K148" s="14" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="149" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="13">
         <v>147</v>
       </c>
-      <c r="B149" s="26">
+      <c r="B149" s="25">
         <v>44735</v>
       </c>
       <c r="C149" s="11" t="s">
         <v>393</v>
       </c>
       <c r="D149" s="12">
         <v>8</v>
       </c>
       <c r="E149" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="13">
         <v>1236489</v>
       </c>
       <c r="G149" s="16" t="s">
         <v>320</v>
       </c>
       <c r="H149" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I149" s="14" t="s">
         <v>321</v>
       </c>
       <c r="J149" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K149" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="150" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="13">
         <v>148</v>
       </c>
-      <c r="B150" s="26">
+      <c r="B150" s="25">
         <v>44735</v>
       </c>
       <c r="C150" s="11" t="s">
         <v>394</v>
       </c>
       <c r="D150" s="12">
         <v>13.5</v>
       </c>
       <c r="E150" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="13">
         <v>1236618</v>
       </c>
       <c r="G150" s="16" t="s">
         <v>395</v>
       </c>
       <c r="H150" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I150" s="14" t="s">
         <v>396</v>
       </c>
       <c r="J150" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K150" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="151" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="13">
         <v>149</v>
       </c>
-      <c r="B151" s="26">
+      <c r="B151" s="25">
         <v>44741</v>
       </c>
       <c r="C151" s="11" t="s">
         <v>397</v>
       </c>
       <c r="D151" s="12">
         <v>8.25</v>
       </c>
       <c r="E151" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="13">
         <v>1237303</v>
       </c>
       <c r="G151" s="16" t="s">
         <v>398</v>
       </c>
       <c r="H151" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I151" s="14" t="s">
         <v>399</v>
       </c>
       <c r="J151" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K151" s="14" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="152" spans="1:11" s="22" customFormat="1" ht="81.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="13">
         <v>150</v>
       </c>
-      <c r="B152" s="26">
+      <c r="B152" s="25">
         <v>44741</v>
       </c>
       <c r="C152" s="11" t="s">
         <v>400</v>
       </c>
       <c r="D152" s="12">
         <v>3</v>
       </c>
       <c r="E152" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="13">
         <v>1238567</v>
       </c>
       <c r="G152" s="16" t="s">
         <v>401</v>
       </c>
       <c r="H152" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I152" s="14" t="s">
         <v>402</v>
       </c>
       <c r="J152" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K152" s="14" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="153" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="13">
         <v>151</v>
       </c>
-      <c r="B153" s="26">
+      <c r="B153" s="25">
         <v>44741</v>
       </c>
       <c r="C153" s="11" t="s">
         <v>404</v>
       </c>
       <c r="D153" s="12">
         <v>17.5</v>
       </c>
       <c r="E153" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="13">
         <v>1238526</v>
       </c>
       <c r="G153" s="16" t="s">
         <v>376</v>
       </c>
       <c r="H153" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I153" s="14" t="s">
         <v>405</v>
       </c>
       <c r="J153" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K153" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="154" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="13">
         <v>152</v>
       </c>
-      <c r="B154" s="26">
+      <c r="B154" s="25">
         <v>44742</v>
       </c>
       <c r="C154" s="11" t="s">
         <v>406</v>
       </c>
       <c r="D154" s="12">
         <v>20</v>
       </c>
       <c r="E154" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="13">
         <v>1239171</v>
       </c>
       <c r="G154" s="16" t="s">
         <v>407</v>
       </c>
       <c r="H154" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I154" s="14" t="s">
         <v>248</v>
       </c>
       <c r="J154" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K154" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="155" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="13">
         <v>153</v>
       </c>
-      <c r="B155" s="26">
+      <c r="B155" s="25">
         <v>44742</v>
       </c>
       <c r="C155" s="11" t="s">
         <v>408</v>
       </c>
       <c r="D155" s="12">
         <v>24</v>
       </c>
       <c r="E155" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="13">
         <v>1239070</v>
       </c>
       <c r="G155" s="16" t="s">
         <v>409</v>
       </c>
       <c r="H155" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I155" s="14" t="s">
         <v>410</v>
       </c>
       <c r="J155" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K155" s="14"/>
     </row>
     <row r="156" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="13">
         <v>154</v>
       </c>
-      <c r="B156" s="26">
+      <c r="B156" s="25">
         <v>44742</v>
       </c>
       <c r="C156" s="11" t="s">
         <v>411</v>
       </c>
       <c r="D156" s="12">
         <v>24</v>
       </c>
       <c r="E156" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="13">
         <v>1239058</v>
       </c>
       <c r="G156" s="16" t="s">
         <v>412</v>
       </c>
       <c r="H156" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I156" s="14" t="s">
         <v>410</v>
       </c>
       <c r="J156" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K156" s="14"/>
     </row>
     <row r="157" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="13">
         <v>155</v>
       </c>
-      <c r="B157" s="26">
+      <c r="B157" s="25">
         <v>44768</v>
       </c>
       <c r="C157" s="11" t="s">
         <v>413</v>
       </c>
       <c r="D157" s="12">
         <v>10</v>
       </c>
       <c r="E157" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="13">
         <v>1242373</v>
       </c>
       <c r="G157" s="16" t="s">
         <v>414</v>
       </c>
       <c r="H157" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I157" s="14" t="s">
         <v>415</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K157" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="158" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="13">
         <v>156</v>
       </c>
-      <c r="B158" s="26">
+      <c r="B158" s="25">
         <v>44769</v>
       </c>
       <c r="C158" s="11" t="s">
         <v>416</v>
       </c>
       <c r="D158" s="12">
         <v>7</v>
       </c>
       <c r="E158" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="13">
         <v>1246287</v>
       </c>
       <c r="G158" s="16" t="s">
         <v>335</v>
       </c>
       <c r="H158" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I158" s="14" t="s">
         <v>112</v>
       </c>
       <c r="J158" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K158" s="14"/>
     </row>
     <row r="159" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="13">
         <v>157</v>
       </c>
-      <c r="B159" s="26">
+      <c r="B159" s="25">
         <v>44769</v>
       </c>
       <c r="C159" s="11" t="s">
         <v>417</v>
       </c>
       <c r="D159" s="12">
         <v>5</v>
       </c>
       <c r="E159" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="13">
         <v>1246201</v>
       </c>
       <c r="G159" s="16" t="s">
         <v>340</v>
       </c>
       <c r="H159" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I159" s="14" t="s">
         <v>338</v>
       </c>
       <c r="J159" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K159" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="160" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="13">
         <v>158</v>
       </c>
-      <c r="B160" s="26">
+      <c r="B160" s="25">
         <v>44769</v>
       </c>
       <c r="C160" s="11" t="s">
         <v>418</v>
       </c>
       <c r="D160" s="12">
         <v>4.5</v>
       </c>
       <c r="E160" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="13">
         <v>1246185</v>
       </c>
       <c r="G160" s="16" t="s">
         <v>337</v>
       </c>
       <c r="H160" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I160" s="14" t="s">
         <v>338</v>
       </c>
       <c r="J160" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K160" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="161" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="13">
         <v>159</v>
       </c>
-      <c r="B161" s="26">
+      <c r="B161" s="25">
         <v>44771</v>
       </c>
       <c r="C161" s="11" t="s">
         <v>419</v>
       </c>
       <c r="D161" s="12">
         <v>10</v>
       </c>
       <c r="E161" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F161" s="13">
         <v>1246939</v>
       </c>
       <c r="G161" s="16" t="s">
         <v>420</v>
       </c>
       <c r="H161" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I161" s="14" t="s">
         <v>421</v>
       </c>
       <c r="J161" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K161" s="14"/>
     </row>
     <row r="162" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="13">
         <v>160</v>
       </c>
-      <c r="B162" s="26">
+      <c r="B162" s="25">
         <v>44771</v>
       </c>
       <c r="C162" s="11" t="s">
         <v>422</v>
       </c>
       <c r="D162" s="12">
         <v>10</v>
       </c>
       <c r="E162" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F162" s="13">
         <v>1246973</v>
       </c>
       <c r="G162" s="16" t="s">
         <v>423</v>
       </c>
       <c r="H162" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I162" s="14" t="s">
         <v>421</v>
       </c>
       <c r="J162" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K162" s="14"/>
     </row>
     <row r="163" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="13">
         <v>161</v>
       </c>
-      <c r="B163" s="26">
+      <c r="B163" s="25">
         <v>44771</v>
       </c>
       <c r="C163" s="11" t="s">
         <v>424</v>
       </c>
       <c r="D163" s="12">
         <v>3</v>
       </c>
       <c r="E163" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="13">
         <v>1247356</v>
       </c>
       <c r="G163" s="16" t="s">
         <v>425</v>
       </c>
       <c r="H163" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I163" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J163" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K163" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="164" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="13">
         <v>162</v>
       </c>
-      <c r="B164" s="26">
+      <c r="B164" s="25">
         <v>44771</v>
       </c>
       <c r="C164" s="11" t="s">
         <v>427</v>
       </c>
       <c r="D164" s="12">
         <v>10</v>
       </c>
       <c r="E164" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="13">
         <v>1239300</v>
       </c>
       <c r="G164" s="16" t="s">
         <v>428</v>
       </c>
       <c r="H164" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I164" s="14" t="s">
         <v>377</v>
       </c>
       <c r="J164" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K164" s="14" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="165" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="13">
         <v>163</v>
       </c>
-      <c r="B165" s="26">
+      <c r="B165" s="25">
         <v>44771</v>
       </c>
       <c r="C165" s="11" t="s">
         <v>430</v>
       </c>
       <c r="D165" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="E165" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="13">
         <v>1245971</v>
       </c>
       <c r="G165" s="16" t="s">
         <v>332</v>
       </c>
       <c r="H165" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I165" s="14" t="s">
         <v>333</v>
       </c>
       <c r="J165" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K165" s="14"/>
     </row>
     <row r="166" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="13">
         <v>164</v>
       </c>
-      <c r="B166" s="26">
+      <c r="B166" s="25">
         <v>44781</v>
       </c>
       <c r="C166" s="11" t="s">
         <v>431</v>
       </c>
       <c r="D166" s="12">
         <v>3</v>
       </c>
       <c r="E166" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="13">
         <v>1247366</v>
       </c>
       <c r="G166" s="16" t="s">
         <v>432</v>
       </c>
       <c r="H166" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I166" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J166" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K166" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="167" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="13">
         <v>165</v>
       </c>
-      <c r="B167" s="26">
+      <c r="B167" s="25">
         <v>44782</v>
       </c>
       <c r="C167" s="11" t="s">
         <v>433</v>
       </c>
       <c r="D167" s="12">
         <v>10</v>
       </c>
       <c r="E167" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="13">
         <v>1252500</v>
       </c>
       <c r="G167" s="16" t="s">
         <v>434</v>
       </c>
       <c r="H167" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I167" s="14" t="s">
         <v>435</v>
       </c>
       <c r="J167" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K167" s="17" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="168" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="13">
         <v>166</v>
       </c>
-      <c r="B168" s="26">
+      <c r="B168" s="25">
         <v>44783</v>
       </c>
       <c r="C168" s="11" t="s">
         <v>436</v>
       </c>
       <c r="D168" s="12">
         <v>3</v>
       </c>
       <c r="E168" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="13">
         <v>1251574</v>
       </c>
       <c r="G168" s="16" t="s">
         <v>401</v>
       </c>
       <c r="H168" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I168" s="14" t="s">
         <v>402</v>
       </c>
       <c r="J168" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K168" s="14"/>
     </row>
     <row r="169" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="13">
         <v>167</v>
       </c>
-      <c r="B169" s="26">
+      <c r="B169" s="25">
         <v>44796</v>
       </c>
       <c r="C169" s="11" t="s">
         <v>437</v>
       </c>
       <c r="D169" s="12">
         <v>24</v>
       </c>
       <c r="E169" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F169" s="13">
         <v>1260095</v>
       </c>
       <c r="G169" s="16" t="s">
         <v>438</v>
       </c>
       <c r="H169" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I169" s="14" t="s">
         <v>439</v>
       </c>
       <c r="J169" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K169" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="170" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="13">
         <v>168</v>
       </c>
-      <c r="B170" s="26">
+      <c r="B170" s="25">
         <v>44797</v>
       </c>
       <c r="C170" s="11" t="s">
         <v>440</v>
       </c>
       <c r="D170" s="12">
         <v>5</v>
       </c>
       <c r="E170" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="13">
         <v>1260668</v>
       </c>
       <c r="G170" s="16" t="s">
         <v>383</v>
       </c>
       <c r="H170" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="14" t="s">
         <v>384</v>
       </c>
       <c r="J170" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K170" s="14"/>
     </row>
     <row r="171" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="13">
         <v>169</v>
       </c>
-      <c r="B171" s="26">
+      <c r="B171" s="25">
         <v>44804</v>
       </c>
       <c r="C171" s="11" t="s">
         <v>441</v>
       </c>
       <c r="D171" s="12">
         <v>15</v>
       </c>
       <c r="E171" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="13">
         <v>1263412</v>
       </c>
       <c r="G171" s="16" t="s">
         <v>442</v>
       </c>
       <c r="H171" s="14" t="s">
         <v>234</v>
       </c>
       <c r="I171" s="14" t="s">
         <v>443</v>
       </c>
       <c r="J171" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K171" s="14" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="172" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="13">
         <v>170</v>
       </c>
-      <c r="B172" s="26">
+      <c r="B172" s="25">
         <v>44823</v>
       </c>
       <c r="C172" s="11" t="s">
         <v>445</v>
       </c>
       <c r="D172" s="12">
         <v>17.5</v>
       </c>
       <c r="E172" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="13">
         <v>1276908</v>
       </c>
       <c r="G172" s="16" t="s">
         <v>446</v>
       </c>
       <c r="H172" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I172" s="14" t="s">
         <v>115</v>
       </c>
       <c r="J172" s="13" t="s">
         <v>24</v>
@@ -14339,428 +15392,428 @@
     <row r="173" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="13">
         <v>171</v>
       </c>
       <c r="B173" s="15">
         <v>44827</v>
       </c>
       <c r="C173" s="11" t="s">
         <v>448</v>
       </c>
       <c r="D173" s="12">
         <v>25</v>
       </c>
       <c r="E173" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="13">
         <v>1279658</v>
       </c>
       <c r="G173" s="16" t="s">
         <v>449</v>
       </c>
       <c r="H173" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="I173" s="27" t="s">
+      <c r="I173" s="26" t="s">
         <v>450</v>
       </c>
       <c r="J173" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K173" s="17"/>
     </row>
     <row r="174" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="13">
         <v>172</v>
       </c>
       <c r="B174" s="15">
         <v>44833</v>
       </c>
       <c r="C174" s="11" t="s">
         <v>451</v>
       </c>
       <c r="D174" s="12">
         <v>5</v>
       </c>
       <c r="E174" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="13">
         <v>1282997</v>
       </c>
       <c r="G174" s="16" t="s">
         <v>452</v>
       </c>
-      <c r="H174" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I174" s="27" t="s">
+      <c r="H174" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I174" s="26" t="s">
         <v>453</v>
       </c>
       <c r="J174" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K174" s="17"/>
     </row>
     <row r="175" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="13">
         <v>173</v>
       </c>
       <c r="B175" s="15">
         <v>44833</v>
       </c>
       <c r="C175" s="11" t="s">
         <v>454</v>
       </c>
       <c r="D175" s="12">
         <v>3</v>
       </c>
       <c r="E175" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="13">
         <v>1282731</v>
       </c>
       <c r="G175" s="16" t="s">
         <v>455</v>
       </c>
       <c r="H175" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="I175" s="27" t="s">
+      <c r="I175" s="26" t="s">
         <v>426</v>
       </c>
       <c r="J175" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K175" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="176" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="13">
         <v>174</v>
       </c>
       <c r="B176" s="15">
         <v>44833</v>
       </c>
       <c r="C176" s="11" t="s">
         <v>456</v>
       </c>
       <c r="D176" s="12">
         <v>3</v>
       </c>
       <c r="E176" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F176" s="13">
         <v>1282726</v>
       </c>
       <c r="G176" s="16" t="s">
         <v>457</v>
       </c>
       <c r="H176" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="I176" s="27" t="s">
+      <c r="I176" s="26" t="s">
         <v>426</v>
       </c>
       <c r="J176" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K176" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="177" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="13">
         <v>175</v>
       </c>
       <c r="B177" s="15">
         <v>44834</v>
       </c>
       <c r="C177" s="11" t="s">
         <v>458</v>
       </c>
       <c r="D177" s="12">
         <v>10</v>
       </c>
       <c r="E177" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="13">
         <v>1290410</v>
       </c>
       <c r="G177" s="16" t="s">
         <v>185</v>
       </c>
       <c r="H177" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="I177" s="27" t="s">
+      <c r="I177" s="26" t="s">
         <v>186</v>
       </c>
       <c r="J177" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K177" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="178" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="13">
         <v>176</v>
       </c>
       <c r="B178" s="15">
         <v>44834</v>
       </c>
       <c r="C178" s="11" t="s">
         <v>459</v>
       </c>
       <c r="D178" s="12">
         <v>10</v>
       </c>
       <c r="E178" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F178" s="13">
         <v>1284606</v>
       </c>
       <c r="G178" s="16" t="s">
         <v>460</v>
       </c>
       <c r="H178" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="I178" s="27" t="s">
+      <c r="I178" s="26" t="s">
         <v>461</v>
       </c>
       <c r="J178" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K178" s="17"/>
     </row>
     <row r="179" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="13">
         <v>177</v>
       </c>
       <c r="B179" s="15">
         <v>44834</v>
       </c>
       <c r="C179" s="11" t="s">
         <v>462</v>
       </c>
       <c r="D179" s="12">
         <v>15</v>
       </c>
       <c r="E179" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F179" s="13">
         <v>1284663</v>
       </c>
       <c r="G179" s="16" t="s">
         <v>463</v>
       </c>
       <c r="H179" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="I179" s="27" t="s">
+      <c r="I179" s="26" t="s">
         <v>464</v>
       </c>
       <c r="J179" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K179" s="17" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="180" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="13">
         <v>178</v>
       </c>
       <c r="B180" s="15">
         <v>44841</v>
       </c>
       <c r="C180" s="11" t="s">
         <v>465</v>
       </c>
       <c r="D180" s="12">
         <v>17.507999999999999</v>
       </c>
       <c r="E180" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="13">
         <v>1284690</v>
       </c>
       <c r="G180" s="16" t="s">
         <v>466</v>
       </c>
       <c r="H180" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="I180" s="27" t="s">
+      <c r="I180" s="26" t="s">
         <v>467</v>
       </c>
       <c r="J180" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K180" s="17"/>
     </row>
     <row r="181" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="13">
         <v>179</v>
       </c>
       <c r="B181" s="15">
         <v>44845</v>
       </c>
       <c r="C181" s="11" t="s">
         <v>468</v>
       </c>
       <c r="D181" s="12">
         <v>10</v>
       </c>
       <c r="E181" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F181" s="13">
         <v>1290176</v>
       </c>
       <c r="G181" s="16" t="s">
         <v>241</v>
       </c>
       <c r="H181" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="I181" s="27" t="s">
+      <c r="I181" s="26" t="s">
         <v>469</v>
       </c>
       <c r="J181" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K181" s="17" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="182" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="13">
         <v>180</v>
       </c>
       <c r="B182" s="15">
         <v>44853</v>
       </c>
       <c r="C182" s="11" t="s">
         <v>470</v>
       </c>
       <c r="D182" s="12">
         <v>6.1470000000000002</v>
       </c>
       <c r="E182" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F182" s="13">
         <v>1311411</v>
       </c>
       <c r="G182" s="16" t="s">
         <v>471</v>
       </c>
       <c r="H182" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="I182" s="27" t="s">
+      <c r="I182" s="26" t="s">
         <v>472</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K182" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="183" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="13">
         <v>181</v>
       </c>
       <c r="B183" s="15">
         <v>44858</v>
       </c>
       <c r="C183" s="11" t="s">
         <v>473</v>
       </c>
       <c r="D183" s="12">
         <v>8</v>
       </c>
       <c r="E183" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F183" s="13">
         <v>1297423</v>
       </c>
       <c r="G183" s="16" t="s">
         <v>474</v>
       </c>
       <c r="H183" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="I183" s="27" t="s">
+      <c r="I183" s="26" t="s">
         <v>475</v>
       </c>
       <c r="J183" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K183" s="17" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="184" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="13">
         <v>182</v>
       </c>
       <c r="B184" s="15">
         <v>44860</v>
       </c>
       <c r="C184" s="11" t="s">
         <v>476</v>
       </c>
       <c r="D184" s="12">
         <v>9</v>
       </c>
       <c r="E184" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="13">
         <v>1298887</v>
       </c>
       <c r="G184" s="16" t="s">
         <v>477</v>
       </c>
       <c r="H184" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="I184" s="27" t="s">
+      <c r="I184" s="26" t="s">
         <v>478</v>
       </c>
       <c r="J184" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K184" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="185" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="13">
         <v>183</v>
       </c>
       <c r="B185" s="15">
         <v>44860</v>
       </c>
       <c r="C185" s="11" t="s">
         <v>479</v>
       </c>
       <c r="D185" s="12">
         <v>8</v>
       </c>
       <c r="E185" s="12" t="s">
         <v>13</v>
       </c>
@@ -14854,84 +15907,84 @@
     <row r="188" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="13">
         <v>186</v>
       </c>
       <c r="B188" s="15">
         <v>44861</v>
       </c>
       <c r="C188" s="11" t="s">
         <v>485</v>
       </c>
       <c r="D188" s="12">
         <v>15</v>
       </c>
       <c r="E188" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="13">
         <v>1299250</v>
       </c>
       <c r="G188" s="16" t="s">
         <v>486</v>
       </c>
       <c r="H188" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="I188" s="27" t="s">
+      <c r="I188" s="26" t="s">
         <v>487</v>
       </c>
       <c r="J188" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K188" s="17"/>
     </row>
     <row r="189" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="13">
         <v>187</v>
       </c>
       <c r="B189" s="15">
         <v>44861</v>
       </c>
       <c r="C189" s="11" t="s">
         <v>488</v>
       </c>
       <c r="D189" s="12">
         <v>3</v>
       </c>
       <c r="E189" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="13">
         <v>1299151</v>
       </c>
       <c r="G189" s="16" t="s">
         <v>489</v>
       </c>
       <c r="H189" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="I189" s="27" t="s">
+      <c r="I189" s="26" t="s">
         <v>426</v>
       </c>
       <c r="J189" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K189" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="190" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="13">
         <v>188</v>
       </c>
       <c r="B190" s="15">
         <v>44865</v>
       </c>
       <c r="C190" s="11" t="s">
         <v>490</v>
       </c>
       <c r="D190" s="12">
         <v>17.5</v>
       </c>
       <c r="E190" s="12" t="s">
         <v>13</v>
       </c>
@@ -15053,52 +16106,52 @@
       </c>
       <c r="K193" s="17"/>
     </row>
     <row r="194" spans="1:11" s="22" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="13">
         <v>192</v>
       </c>
       <c r="B194" s="15">
         <v>44865</v>
       </c>
       <c r="C194" s="11" t="s">
         <v>501</v>
       </c>
       <c r="D194" s="12">
         <v>8.1300000000000008</v>
       </c>
       <c r="E194" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F194" s="13">
         <v>1301196</v>
       </c>
       <c r="G194" s="16" t="s">
         <v>502</v>
       </c>
-      <c r="H194" s="33" t="s">
-        <v>2038</v>
+      <c r="H194" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I194" s="14" t="s">
         <v>503</v>
       </c>
       <c r="J194" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K194" s="14" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="195" spans="1:11" s="22" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="13">
         <v>193</v>
       </c>
       <c r="B195" s="15">
         <v>44865</v>
       </c>
       <c r="C195" s="11" t="s">
         <v>505</v>
       </c>
       <c r="D195" s="12">
         <v>6.5</v>
       </c>
       <c r="E195" s="12" t="s">
@@ -16225,52 +17278,52 @@
         <v>578</v>
       </c>
     </row>
     <row r="228" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="13">
         <v>226</v>
       </c>
       <c r="B228" s="15">
         <v>44943</v>
       </c>
       <c r="C228" s="11" t="s">
         <v>579</v>
       </c>
       <c r="D228" s="12">
         <v>4</v>
       </c>
       <c r="E228" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F228" s="13">
         <v>1342321</v>
       </c>
       <c r="G228" s="16" t="s">
         <v>580</v>
       </c>
-      <c r="H228" s="33" t="s">
-        <v>2038</v>
+      <c r="H228" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I228" s="14" t="s">
         <v>581</v>
       </c>
       <c r="J228" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K228" s="14"/>
     </row>
     <row r="229" spans="1:11" s="23" customFormat="1" ht="126.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="13">
         <v>227</v>
       </c>
       <c r="B229" s="15">
         <v>44944</v>
       </c>
       <c r="C229" s="11" t="s">
         <v>582</v>
       </c>
       <c r="D229" s="12">
         <v>10</v>
       </c>
       <c r="E229" s="12" t="s">
         <v>13</v>
       </c>
@@ -17109,85 +18162,85 @@
       </c>
       <c r="K253" s="14"/>
     </row>
     <row r="254" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="13">
         <v>252</v>
       </c>
       <c r="B254" s="15">
         <v>45014</v>
       </c>
       <c r="C254" s="11" t="s">
         <v>633</v>
       </c>
       <c r="D254" s="12">
         <v>8</v>
       </c>
       <c r="E254" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F254" s="13">
         <v>1370358</v>
       </c>
       <c r="G254" s="16" t="s">
         <v>634</v>
       </c>
-      <c r="H254" s="33" t="s">
-        <v>2038</v>
+      <c r="H254" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I254" s="14" t="s">
         <v>635</v>
       </c>
       <c r="J254" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K254" s="14"/>
     </row>
     <row r="255" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="13">
         <v>253</v>
       </c>
       <c r="B255" s="15">
         <v>45014</v>
       </c>
       <c r="C255" s="11" t="s">
         <v>636</v>
       </c>
       <c r="D255" s="12">
         <v>6</v>
       </c>
       <c r="E255" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F255" s="13">
         <v>1370236</v>
       </c>
       <c r="G255" s="16" t="s">
         <v>637</v>
       </c>
-      <c r="H255" s="33" t="s">
-        <v>2038</v>
+      <c r="H255" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I255" s="14" t="s">
         <v>635</v>
       </c>
       <c r="J255" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K255" s="14"/>
     </row>
     <row r="256" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="13">
         <v>254</v>
       </c>
       <c r="B256" s="15">
         <v>45016</v>
       </c>
       <c r="C256" s="11" t="s">
         <v>638</v>
       </c>
       <c r="D256" s="12">
         <v>10</v>
       </c>
       <c r="E256" s="12" t="s">
         <v>13</v>
       </c>
@@ -17449,52 +18502,52 @@
       </c>
       <c r="K263" s="14"/>
     </row>
     <row r="264" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="13">
         <v>262</v>
       </c>
       <c r="B264" s="15">
         <v>45044</v>
       </c>
       <c r="C264" s="11" t="s">
         <v>656</v>
       </c>
       <c r="D264" s="12">
         <v>25</v>
       </c>
       <c r="E264" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F264" s="13">
         <v>1381991</v>
       </c>
       <c r="G264" s="16" t="s">
         <v>657</v>
       </c>
-      <c r="H264" s="33" t="s">
-        <v>2038</v>
+      <c r="H264" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I264" s="14" t="s">
         <v>658</v>
       </c>
       <c r="J264" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K264" s="14"/>
     </row>
     <row r="265" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="13">
         <v>263</v>
       </c>
       <c r="B265" s="15">
         <v>45044</v>
       </c>
       <c r="C265" s="11" t="s">
         <v>659</v>
       </c>
       <c r="D265" s="12">
         <v>10</v>
       </c>
       <c r="E265" s="12" t="s">
         <v>13</v>
       </c>
@@ -17616,52 +18669,52 @@
       </c>
       <c r="K268" s="14"/>
     </row>
     <row r="269" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="13">
         <v>267</v>
       </c>
       <c r="B269" s="15">
         <v>45044</v>
       </c>
       <c r="C269" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D269" s="12">
         <v>20</v>
       </c>
       <c r="E269" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F269" s="13">
         <v>1382595</v>
       </c>
       <c r="G269" s="16" t="s">
         <v>668</v>
       </c>
-      <c r="H269" s="33" t="s">
-        <v>2038</v>
+      <c r="H269" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I269" s="14" t="s">
         <v>669</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K269" s="14"/>
     </row>
     <row r="270" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="13">
         <v>268</v>
       </c>
       <c r="B270" s="15">
         <v>45044</v>
       </c>
       <c r="C270" s="11" t="s">
         <v>670</v>
       </c>
       <c r="D270" s="12">
         <v>7</v>
       </c>
       <c r="E270" s="12" t="s">
         <v>13</v>
       </c>
@@ -18562,52 +19615,52 @@
       </c>
       <c r="K296" s="14"/>
     </row>
     <row r="297" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="13">
         <v>295</v>
       </c>
       <c r="B297" s="15">
         <v>45100</v>
       </c>
       <c r="C297" s="11" t="s">
         <v>722</v>
       </c>
       <c r="D297" s="12">
         <v>25</v>
       </c>
       <c r="E297" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F297" s="13">
         <v>1411580</v>
       </c>
       <c r="G297" s="16" t="s">
         <v>723</v>
       </c>
-      <c r="H297" s="33" t="s">
-        <v>2038</v>
+      <c r="H297" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I297" s="14" t="s">
         <v>724</v>
       </c>
       <c r="J297" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K297" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="298" spans="1:11" s="23" customFormat="1" ht="86.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="13">
         <v>296</v>
       </c>
       <c r="B298" s="15">
         <v>45100</v>
       </c>
       <c r="C298" s="11" t="s">
         <v>725</v>
       </c>
       <c r="D298" s="12">
         <v>8</v>
       </c>
       <c r="E298" s="12" t="s">
@@ -18869,52 +19922,52 @@
       </c>
       <c r="K305" s="14"/>
     </row>
     <row r="306" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="13">
         <v>304</v>
       </c>
       <c r="B306" s="15">
         <v>45132</v>
       </c>
       <c r="C306" s="11" t="s">
         <v>743</v>
       </c>
       <c r="D306" s="12">
         <v>7</v>
       </c>
       <c r="E306" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F306" s="13">
         <v>1420854</v>
       </c>
       <c r="G306" s="16" t="s">
         <v>744</v>
       </c>
-      <c r="H306" s="33" t="s">
-        <v>2038</v>
+      <c r="H306" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I306" s="14" t="s">
         <v>745</v>
       </c>
       <c r="J306" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K306" s="14"/>
     </row>
     <row r="307" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="13">
         <v>305</v>
       </c>
       <c r="B307" s="15">
         <v>45132</v>
       </c>
       <c r="C307" s="11" t="s">
         <v>746</v>
       </c>
       <c r="D307" s="12">
         <v>10</v>
       </c>
       <c r="E307" s="12" t="s">
         <v>13</v>
       </c>
@@ -19248,52 +20301,52 @@
         <v>30</v>
       </c>
     </row>
     <row r="317" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="13">
         <v>315</v>
       </c>
       <c r="B317" s="15">
         <v>45138</v>
       </c>
       <c r="C317" s="11" t="s">
         <v>764</v>
       </c>
       <c r="D317" s="12">
         <v>17</v>
       </c>
       <c r="E317" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F317" s="13">
         <v>1425308</v>
       </c>
       <c r="G317" s="16" t="s">
         <v>723</v>
       </c>
-      <c r="H317" s="33" t="s">
-        <v>2038</v>
+      <c r="H317" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I317" s="14" t="s">
         <v>724</v>
       </c>
       <c r="J317" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K317" s="14"/>
     </row>
     <row r="318" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="13">
         <v>316</v>
       </c>
       <c r="B318" s="15">
         <v>45138</v>
       </c>
       <c r="C318" s="11" t="s">
         <v>765</v>
       </c>
       <c r="D318" s="12">
         <v>24</v>
       </c>
       <c r="E318" s="12" t="s">
         <v>13</v>
       </c>
@@ -20175,52 +21228,52 @@
         <v>816</v>
       </c>
     </row>
     <row r="344" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="13">
         <v>342</v>
       </c>
       <c r="B344" s="15">
         <v>45257</v>
       </c>
       <c r="C344" s="11" t="s">
         <v>817</v>
       </c>
       <c r="D344" s="12">
         <v>20</v>
       </c>
       <c r="E344" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F344" s="13">
         <v>1476100</v>
       </c>
       <c r="G344" s="16" t="s">
         <v>818</v>
       </c>
-      <c r="H344" s="33" t="s">
-        <v>2038</v>
+      <c r="H344" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I344" s="14" t="s">
         <v>669</v>
       </c>
       <c r="J344" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K344" s="14"/>
     </row>
     <row r="345" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="13">
         <v>343</v>
       </c>
       <c r="B345" s="15">
         <v>45257</v>
       </c>
       <c r="C345" s="11" t="s">
         <v>819</v>
       </c>
       <c r="D345" s="12">
         <v>9</v>
       </c>
       <c r="E345" s="12" t="s">
         <v>13</v>
       </c>
@@ -21250,51 +22303,51 @@
       <c r="C375" s="11" t="s">
         <v>878</v>
       </c>
       <c r="D375" s="12">
         <v>15</v>
       </c>
       <c r="E375" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F375" s="13">
         <v>1490999</v>
       </c>
       <c r="G375" s="16" t="s">
         <v>645</v>
       </c>
       <c r="H375" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I375" s="14" t="s">
         <v>646</v>
       </c>
       <c r="J375" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K375" s="14" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="376" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="13">
         <v>374</v>
       </c>
       <c r="B376" s="15">
         <v>45288</v>
       </c>
       <c r="C376" s="11" t="s">
         <v>880</v>
       </c>
       <c r="D376" s="12">
         <v>21.6</v>
       </c>
       <c r="E376" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F376" s="13">
         <v>1491354</v>
       </c>
       <c r="G376" s="16" t="s">
         <v>869</v>
       </c>
       <c r="H376" s="14" t="s">
@@ -22731,52 +23784,52 @@
         <v>961</v>
       </c>
     </row>
     <row r="418" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="13">
         <v>416</v>
       </c>
       <c r="B418" s="15">
         <v>45351</v>
       </c>
       <c r="C418" s="11" t="s">
         <v>962</v>
       </c>
       <c r="D418" s="12">
         <v>5</v>
       </c>
       <c r="E418" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F418" s="13">
         <v>1519718</v>
       </c>
       <c r="G418" s="16" t="s">
         <v>963</v>
       </c>
-      <c r="H418" s="33" t="s">
-        <v>2038</v>
+      <c r="H418" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I418" s="14" t="s">
         <v>964</v>
       </c>
       <c r="J418" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K418" s="14" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="419" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="13">
         <v>417</v>
       </c>
       <c r="B419" s="15">
         <v>45351</v>
       </c>
       <c r="C419" s="11" t="s">
         <v>966</v>
       </c>
       <c r="D419" s="12">
         <v>7</v>
       </c>
       <c r="E419" s="12" t="s">
@@ -22907,51 +23960,51 @@
     <row r="423" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="13">
         <v>421</v>
       </c>
       <c r="B423" s="15">
         <v>45362</v>
       </c>
       <c r="C423" s="11" t="s">
         <v>977</v>
       </c>
       <c r="D423" s="12">
         <v>10</v>
       </c>
       <c r="E423" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F423" s="13">
         <v>1525134</v>
       </c>
       <c r="G423" s="16" t="s">
         <v>460</v>
       </c>
       <c r="H423" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="I423" s="27" t="s">
+      <c r="I423" s="26" t="s">
         <v>461</v>
       </c>
       <c r="J423" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K423" s="14"/>
     </row>
     <row r="424" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="13">
         <v>422</v>
       </c>
       <c r="B424" s="15">
         <v>45365</v>
       </c>
       <c r="C424" s="11" t="s">
         <v>978</v>
       </c>
       <c r="D424" s="12">
         <v>8</v>
       </c>
       <c r="E424" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F424" s="13">
         <v>1526716</v>
@@ -23004,52 +24057,52 @@
         <v>24</v>
       </c>
       <c r="K425" s="14" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="426" spans="1:11" s="22" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="13">
         <v>424</v>
       </c>
       <c r="B426" s="15">
         <v>45373</v>
       </c>
       <c r="C426" s="11" t="s">
         <v>981</v>
       </c>
       <c r="D426" s="12">
         <v>6</v>
       </c>
       <c r="E426" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F426" s="13">
         <v>1531254</v>
       </c>
-      <c r="G426" s="16">
-        <v>4004367442</v>
+      <c r="G426" s="16" t="s">
+        <v>550</v>
       </c>
       <c r="H426" s="14" t="s">
         <v>315</v>
       </c>
       <c r="I426" s="14" t="s">
         <v>970</v>
       </c>
       <c r="J426" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K426" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="427" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="13">
         <v>425</v>
       </c>
       <c r="B427" s="15">
         <v>45379</v>
       </c>
       <c r="C427" s="11" t="s">
         <v>982</v>
       </c>
       <c r="D427" s="12">
@@ -23074,132 +24127,132 @@
         <v>29</v>
       </c>
       <c r="K427" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="428" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A428" s="13">
         <v>426</v>
       </c>
       <c r="B428" s="15">
         <v>45379</v>
       </c>
       <c r="C428" s="11" t="s">
         <v>983</v>
       </c>
       <c r="D428" s="12">
         <v>15</v>
       </c>
       <c r="E428" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F428" s="13">
         <v>1534925</v>
       </c>
-      <c r="G428" s="16">
-        <v>4013133972</v>
+      <c r="G428" s="16" t="s">
+        <v>2358</v>
       </c>
       <c r="H428" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I428" s="14" t="s">
         <v>588</v>
       </c>
       <c r="J428" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K428" s="14"/>
     </row>
     <row r="429" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="13">
         <v>427</v>
       </c>
       <c r="B429" s="15">
         <v>45379</v>
       </c>
       <c r="C429" s="11" t="s">
         <v>984</v>
       </c>
       <c r="D429" s="12">
         <v>5</v>
       </c>
       <c r="E429" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F429" s="13">
         <v>1534934</v>
       </c>
       <c r="G429" s="16" t="s">
         <v>502</v>
       </c>
-      <c r="H429" s="33" t="s">
-        <v>2038</v>
+      <c r="H429" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I429" s="14" t="s">
         <v>503</v>
       </c>
       <c r="J429" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K429" s="14" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="430" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="13">
         <v>428</v>
       </c>
       <c r="B430" s="15">
         <v>45380</v>
       </c>
       <c r="C430" s="11" t="s">
         <v>986</v>
       </c>
       <c r="D430" s="12">
         <v>20</v>
       </c>
       <c r="E430" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F430" s="13">
         <v>1535515</v>
       </c>
       <c r="G430" s="16" t="s">
         <v>987</v>
       </c>
       <c r="H430" s="14" t="s">
         <v>315</v>
       </c>
       <c r="I430" s="14" t="s">
         <v>988</v>
       </c>
       <c r="J430" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K430" s="14" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="431" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="13">
         <v>429</v>
       </c>
       <c r="B431" s="15">
         <v>45380</v>
       </c>
       <c r="C431" s="11" t="s">
         <v>989</v>
       </c>
       <c r="D431" s="12">
         <v>6</v>
       </c>
       <c r="E431" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F431" s="13">
         <v>1535658</v>
       </c>
       <c r="G431" s="16" t="s">
         <v>990</v>
       </c>
       <c r="H431" s="14" t="s">
@@ -23349,52 +24402,52 @@
       </c>
       <c r="K435" s="14"/>
     </row>
     <row r="436" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="13">
         <v>434</v>
       </c>
       <c r="B436" s="15">
         <v>45382</v>
       </c>
       <c r="C436" s="11" t="s">
         <v>1000</v>
       </c>
       <c r="D436" s="12">
         <v>5</v>
       </c>
       <c r="E436" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F436" s="13">
         <v>1536226</v>
       </c>
       <c r="G436" s="16" t="s">
         <v>1001</v>
       </c>
-      <c r="H436" s="33" t="s">
-        <v>2038</v>
+      <c r="H436" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I436" s="14" t="s">
         <v>964</v>
       </c>
       <c r="J436" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K436" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="437" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="13">
         <v>435</v>
       </c>
       <c r="B437" s="15">
         <v>45401</v>
       </c>
       <c r="C437" s="11" t="s">
         <v>1002</v>
       </c>
       <c r="D437" s="12">
         <v>10</v>
       </c>
       <c r="E437" s="12" t="s">
@@ -23621,52 +24674,52 @@
       </c>
       <c r="K443" s="14"/>
     </row>
     <row r="444" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A444" s="13">
         <v>442</v>
       </c>
       <c r="B444" s="15">
         <v>45412</v>
       </c>
       <c r="C444" s="11" t="s">
         <v>1018</v>
       </c>
       <c r="D444" s="12">
         <v>5</v>
       </c>
       <c r="E444" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F444" s="13">
         <v>1546618</v>
       </c>
       <c r="G444" s="16" t="s">
         <v>502</v>
       </c>
-      <c r="H444" s="33" t="s">
-        <v>2038</v>
+      <c r="H444" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I444" s="14" t="s">
         <v>503</v>
       </c>
       <c r="J444" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K444" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="445" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="13">
         <v>443</v>
       </c>
       <c r="B445" s="15">
         <v>45412</v>
       </c>
       <c r="C445" s="11" t="s">
         <v>1019</v>
       </c>
       <c r="D445" s="12">
         <v>7</v>
       </c>
       <c r="E445" s="12" t="s">
@@ -24348,96 +25401,96 @@
         <v>1063</v>
       </c>
     </row>
     <row r="465" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A465" s="13">
         <v>463</v>
       </c>
       <c r="B465" s="15">
         <v>45481</v>
       </c>
       <c r="C465" s="11" t="s">
         <v>1064</v>
       </c>
       <c r="D465" s="12">
         <v>3</v>
       </c>
       <c r="E465" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F465" s="13">
         <v>1572052</v>
       </c>
       <c r="G465" s="16" t="s">
         <v>1065</v>
       </c>
-      <c r="H465" s="33" t="s">
-        <v>2038</v>
+      <c r="H465" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I465" s="14" t="s">
         <v>248</v>
       </c>
       <c r="J465" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K465" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="466" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="13">
         <v>464</v>
       </c>
       <c r="B466" s="15">
         <v>45483</v>
       </c>
       <c r="C466" s="11" t="s">
         <v>1066</v>
       </c>
       <c r="D466" s="12">
         <v>8</v>
       </c>
       <c r="E466" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F466" s="13">
         <v>1572835</v>
       </c>
       <c r="G466" s="16" t="s">
         <v>420</v>
       </c>
       <c r="H466" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I466" s="14" t="s">
         <v>421</v>
       </c>
       <c r="J466" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K466" s="14" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="467" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A467" s="13">
         <v>465</v>
       </c>
       <c r="B467" s="15">
         <v>45497</v>
       </c>
       <c r="C467" s="11" t="s">
         <v>1067</v>
       </c>
       <c r="D467" s="12">
         <v>8.9</v>
       </c>
       <c r="E467" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F467" s="13">
         <v>1579430</v>
       </c>
       <c r="G467" s="16" t="s">
         <v>1068</v>
       </c>
       <c r="H467" s="14" t="s">
@@ -24587,52 +25640,52 @@
         <v>1075</v>
       </c>
     </row>
     <row r="472" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="13">
         <v>470</v>
       </c>
       <c r="B472" s="15">
         <v>45499</v>
       </c>
       <c r="C472" s="11" t="s">
         <v>1076</v>
       </c>
       <c r="D472" s="12">
         <v>19</v>
       </c>
       <c r="E472" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F472" s="13">
         <v>1580578</v>
       </c>
       <c r="G472" s="16" t="s">
         <v>1077</v>
       </c>
-      <c r="H472" s="33" t="s">
-        <v>2038</v>
+      <c r="H472" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I472" s="14" t="s">
         <v>1078</v>
       </c>
       <c r="J472" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K472" s="14"/>
     </row>
     <row r="473" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="13">
         <v>471</v>
       </c>
       <c r="B473" s="15">
         <v>45502</v>
       </c>
       <c r="C473" s="11" t="s">
         <v>1079</v>
       </c>
       <c r="D473" s="12">
         <v>16</v>
       </c>
       <c r="E473" s="12" t="s">
         <v>13</v>
       </c>
@@ -24968,52 +26021,52 @@
         <v>1094</v>
       </c>
     </row>
     <row r="483" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A483" s="13">
         <v>481</v>
       </c>
       <c r="B483" s="15">
         <v>45503</v>
       </c>
       <c r="C483" s="11" t="s">
         <v>1095</v>
       </c>
       <c r="D483" s="12">
         <v>5.5</v>
       </c>
       <c r="E483" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F483" s="13">
         <v>1581788</v>
       </c>
       <c r="G483" s="16" t="s">
         <v>1096</v>
       </c>
-      <c r="H483" s="33" t="s">
-        <v>2038</v>
+      <c r="H483" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I483" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="J483" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K483" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="484" spans="1:11" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="13">
         <v>482</v>
       </c>
       <c r="B484" s="15">
         <v>45503</v>
       </c>
       <c r="C484" s="11" t="s">
         <v>1098</v>
       </c>
       <c r="D484" s="12">
         <v>15</v>
       </c>
       <c r="E484" s="12" t="s">
@@ -27113,51 +28166,51 @@
       <c r="B545" s="15">
         <v>45605</v>
       </c>
       <c r="C545" s="11" t="s">
         <v>1217</v>
       </c>
       <c r="D545" s="12">
         <v>7.7</v>
       </c>
       <c r="E545" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F545" s="13">
         <v>1624605</v>
       </c>
       <c r="G545" s="16" t="s">
         <v>1003</v>
       </c>
       <c r="H545" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I545" s="14" t="s">
         <v>1004</v>
       </c>
       <c r="J545" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K545" s="14"/>
     </row>
     <row r="546" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="13">
         <v>544</v>
       </c>
       <c r="B546" s="15">
         <v>45612</v>
       </c>
       <c r="C546" s="11" t="s">
         <v>1218</v>
       </c>
       <c r="D546" s="12">
         <v>15</v>
       </c>
       <c r="E546" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F546" s="13">
         <v>1627509</v>
       </c>
       <c r="G546" s="16" t="s">
         <v>1048</v>
       </c>
@@ -27308,52 +28361,52 @@
       </c>
       <c r="K550" s="14"/>
     </row>
     <row r="551" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A551" s="13">
         <v>549</v>
       </c>
       <c r="B551" s="15">
         <v>45621</v>
       </c>
       <c r="C551" s="11" t="s">
         <v>1227</v>
       </c>
       <c r="D551" s="12">
         <v>5</v>
       </c>
       <c r="E551" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F551" s="13">
         <v>1630927</v>
       </c>
       <c r="G551" s="16" t="s">
         <v>502</v>
       </c>
-      <c r="H551" s="33" t="s">
-        <v>2038</v>
+      <c r="H551" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I551" s="14" t="s">
         <v>503</v>
       </c>
       <c r="J551" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K551" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="552" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A552" s="13">
         <v>550</v>
       </c>
       <c r="B552" s="15">
         <v>45623</v>
       </c>
       <c r="C552" s="11" t="s">
         <v>1228</v>
       </c>
       <c r="D552" s="12">
         <v>8</v>
       </c>
       <c r="E552" s="12" t="s">
@@ -28128,52 +29181,52 @@
         <v>30</v>
       </c>
     </row>
     <row r="575" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A575" s="13">
         <v>573</v>
       </c>
       <c r="B575" s="19">
         <v>45652</v>
       </c>
       <c r="C575" s="11" t="s">
         <v>1270</v>
       </c>
       <c r="D575" s="12">
         <v>10</v>
       </c>
       <c r="E575" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F575" s="13">
         <v>1643926</v>
       </c>
       <c r="G575" s="16" t="s">
         <v>1271</v>
       </c>
-      <c r="H575" s="33" t="s">
-        <v>2038</v>
+      <c r="H575" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I575" s="14" t="s">
         <v>1272</v>
       </c>
       <c r="J575" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K575" s="14"/>
     </row>
     <row r="576" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A576" s="13">
         <v>574</v>
       </c>
       <c r="B576" s="19">
         <v>45654</v>
       </c>
       <c r="C576" s="11" t="s">
         <v>1273</v>
       </c>
       <c r="D576" s="12">
         <v>22</v>
       </c>
       <c r="E576" s="12" t="s">
         <v>13</v>
       </c>
@@ -28827,84 +29880,84 @@
       <c r="B595" s="19">
         <v>45687</v>
       </c>
       <c r="C595" s="11" t="s">
         <v>1319</v>
       </c>
       <c r="D595" s="12">
         <v>6.99</v>
       </c>
       <c r="E595" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F595" s="13">
         <v>1657420</v>
       </c>
       <c r="G595" s="16" t="s">
         <v>1086</v>
       </c>
       <c r="H595" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I595" s="14" t="s">
         <v>1320</v>
       </c>
       <c r="J595" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K595" s="14"/>
     </row>
     <row r="596" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A596" s="13">
         <v>594</v>
       </c>
       <c r="B596" s="19">
         <v>45687</v>
       </c>
       <c r="C596" s="11" t="s">
         <v>1321</v>
       </c>
       <c r="D596" s="12">
         <v>6.54</v>
       </c>
       <c r="E596" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F596" s="13">
         <v>1657450</v>
       </c>
       <c r="G596" s="16" t="s">
         <v>1100</v>
       </c>
       <c r="H596" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I596" s="14" t="s">
         <v>1320</v>
       </c>
       <c r="J596" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K596" s="14"/>
     </row>
     <row r="597" spans="1:11" s="23" customFormat="1" ht="161.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A597" s="13">
         <v>595</v>
       </c>
       <c r="B597" s="19">
         <v>45688</v>
       </c>
       <c r="C597" s="11" t="s">
         <v>1322</v>
       </c>
       <c r="D597" s="12">
         <v>10</v>
       </c>
       <c r="E597" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F597" s="13">
         <v>1657704</v>
       </c>
       <c r="G597" s="16" t="s">
         <v>612</v>
       </c>
@@ -29605,52 +30658,52 @@
         <v>30</v>
       </c>
     </row>
     <row r="618" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A618" s="13">
         <v>616</v>
       </c>
       <c r="B618" s="19">
         <v>45716</v>
       </c>
       <c r="C618" s="11" t="s">
         <v>1365</v>
       </c>
       <c r="D618" s="12">
         <v>8</v>
       </c>
       <c r="E618" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F618" s="13">
         <v>1669052</v>
       </c>
       <c r="G618" s="16" t="s">
         <v>1366</v>
       </c>
-      <c r="H618" s="33" t="s">
-        <v>2038</v>
+      <c r="H618" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I618" s="14" t="s">
         <v>1078</v>
       </c>
       <c r="J618" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K618" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="619" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A619" s="13">
         <v>617</v>
       </c>
       <c r="B619" s="19">
         <v>45716</v>
       </c>
       <c r="C619" s="11" t="s">
         <v>1367</v>
       </c>
       <c r="D619" s="12">
         <v>3</v>
       </c>
       <c r="E619" s="12" t="s">
@@ -30297,85 +31350,85 @@
       </c>
       <c r="K637" s="14"/>
     </row>
     <row r="638" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A638" s="13">
         <v>636</v>
       </c>
       <c r="B638" s="19">
         <v>45743</v>
       </c>
       <c r="C638" s="11" t="s">
         <v>1392</v>
       </c>
       <c r="D638" s="12">
         <v>19.5</v>
       </c>
       <c r="E638" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F638" s="13">
         <v>1679390</v>
       </c>
       <c r="G638" s="16" t="s">
         <v>1393</v>
       </c>
-      <c r="H638" s="33" t="s">
-        <v>2038</v>
+      <c r="H638" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I638" s="14" t="s">
         <v>669</v>
       </c>
       <c r="J638" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K638" s="14"/>
     </row>
     <row r="639" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A639" s="13">
         <v>637</v>
       </c>
       <c r="B639" s="19">
         <v>45743</v>
       </c>
       <c r="C639" s="11" t="s">
         <v>1394</v>
       </c>
       <c r="D639" s="12">
         <v>5</v>
       </c>
       <c r="E639" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F639" s="13">
         <v>1679625</v>
       </c>
       <c r="G639" s="16" t="s">
         <v>1395</v>
       </c>
-      <c r="H639" s="33" t="s">
-        <v>2038</v>
+      <c r="H639" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I639" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="J639" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K639" s="14"/>
     </row>
     <row r="640" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A640" s="13">
         <v>638</v>
       </c>
       <c r="B640" s="19">
         <v>45743</v>
       </c>
       <c r="C640" s="11" t="s">
         <v>1396</v>
       </c>
       <c r="D640" s="12">
         <v>3</v>
       </c>
       <c r="E640" s="12" t="s">
         <v>13</v>
       </c>
@@ -30744,52 +31797,52 @@
         <v>1134</v>
       </c>
     </row>
     <row r="651" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A651" s="13">
         <v>649</v>
       </c>
       <c r="B651" s="19">
         <v>45747</v>
       </c>
       <c r="C651" s="11" t="s">
         <v>1421</v>
       </c>
       <c r="D651" s="12">
         <v>5.5</v>
       </c>
       <c r="E651" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F651" s="13">
         <v>1680148</v>
       </c>
       <c r="G651" s="16" t="s">
         <v>1096</v>
       </c>
-      <c r="H651" s="33" t="s">
-        <v>2038</v>
+      <c r="H651" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I651" s="14" t="s">
         <v>1422</v>
       </c>
       <c r="J651" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K651" s="14" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="652" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A652" s="13">
         <v>650</v>
       </c>
       <c r="B652" s="19">
         <v>45748</v>
       </c>
       <c r="C652" s="11" t="s">
         <v>1424</v>
       </c>
       <c r="D652" s="12">
         <v>10</v>
       </c>
       <c r="E652" s="12" t="s">
@@ -30814,58 +31867,58 @@
         <v>1134</v>
       </c>
     </row>
     <row r="653" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A653" s="13">
         <v>651</v>
       </c>
       <c r="B653" s="19">
         <v>45749</v>
       </c>
       <c r="C653" s="11" t="s">
         <v>1427</v>
       </c>
       <c r="D653" s="12">
         <v>3</v>
       </c>
       <c r="E653" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F653" s="13">
         <v>1680418</v>
       </c>
       <c r="G653" s="16" t="s">
         <v>1065</v>
       </c>
-      <c r="H653" s="33" t="s">
-        <v>2038</v>
+      <c r="H653" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I653" s="14" t="s">
         <v>248</v>
       </c>
       <c r="J653" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K653" s="14"/>
     </row>
     <row r="654" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A654" s="13">
         <v>652</v>
       </c>
       <c r="B654" s="19">
         <v>45755</v>
       </c>
       <c r="C654" s="11" t="s">
         <v>1428</v>
       </c>
       <c r="D654" s="12">
         <v>12</v>
       </c>
       <c r="E654" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F654" s="13">
         <v>1681871</v>
       </c>
       <c r="G654" s="16" t="s">
         <v>1429</v>
       </c>
@@ -31845,51 +32898,51 @@
       <c r="B683" s="19">
         <v>45797</v>
       </c>
       <c r="C683" s="11" t="s">
         <v>1488</v>
       </c>
       <c r="D683" s="12">
         <v>6</v>
       </c>
       <c r="E683" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F683" s="13">
         <v>1699042</v>
       </c>
       <c r="G683" s="16" t="s">
         <v>1310</v>
       </c>
       <c r="H683" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I683" s="14" t="s">
         <v>1489</v>
       </c>
       <c r="J683" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K683" s="13"/>
     </row>
     <row r="684" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A684" s="13">
         <v>682</v>
       </c>
       <c r="B684" s="19">
         <v>45798</v>
       </c>
       <c r="C684" s="11" t="s">
         <v>1490</v>
       </c>
       <c r="D684" s="12">
         <v>8</v>
       </c>
       <c r="E684" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F684" s="13">
         <v>1699387</v>
       </c>
       <c r="G684" s="16" t="s">
         <v>1295</v>
       </c>
@@ -32246,52 +33299,52 @@
         <v>30</v>
       </c>
     </row>
     <row r="695" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A695" s="13">
         <v>693</v>
       </c>
       <c r="B695" s="19">
         <v>45808</v>
       </c>
       <c r="C695" s="11" t="s">
         <v>1509</v>
       </c>
       <c r="D695" s="12">
         <v>5.5</v>
       </c>
       <c r="E695" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F695" s="13">
         <v>1703912</v>
       </c>
       <c r="G695" s="16" t="s">
         <v>1096</v>
       </c>
-      <c r="H695" s="33" t="s">
-        <v>2038</v>
+      <c r="H695" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I695" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="J695" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K695" s="20" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="696" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A696" s="13">
         <v>694</v>
       </c>
       <c r="B696" s="19">
         <v>45808</v>
       </c>
       <c r="C696" s="11" t="s">
         <v>1511</v>
       </c>
       <c r="D696" s="12">
         <v>7</v>
       </c>
       <c r="E696" s="12" t="s">
@@ -32438,12440 +33491,17038 @@
       </c>
       <c r="G700" s="16" t="s">
         <v>1417</v>
       </c>
       <c r="H700" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I700" s="14" t="s">
         <v>1519</v>
       </c>
       <c r="J700" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K700" s="20" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="701" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A701" s="13">
         <v>699</v>
       </c>
       <c r="B701" s="19">
         <v>45810</v>
       </c>
       <c r="C701" s="11" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="D701" s="12">
         <v>5</v>
       </c>
       <c r="E701" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F701" s="13">
         <v>1704373</v>
       </c>
       <c r="G701" s="16" t="s">
         <v>1288</v>
       </c>
       <c r="H701" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I701" s="14" t="s">
         <v>693</v>
       </c>
       <c r="J701" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K701" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="702" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A702" s="13">
         <v>700</v>
       </c>
       <c r="B702" s="19">
         <v>45818</v>
       </c>
       <c r="C702" s="11" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="D702" s="12">
         <v>9</v>
       </c>
       <c r="E702" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F702" s="13">
         <v>1705687</v>
       </c>
       <c r="G702" s="16" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="H702" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I702" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J702" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K702" s="20"/>
     </row>
     <row r="703" spans="1:11" s="23" customFormat="1" ht="167" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A703" s="13">
         <v>701</v>
       </c>
       <c r="B703" s="19">
         <v>45824</v>
       </c>
       <c r="C703" s="11" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
       <c r="D703" s="12">
         <v>24.95</v>
       </c>
       <c r="E703" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F703" s="13">
         <v>1708289</v>
       </c>
       <c r="G703" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H703" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I703" s="14" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="J703" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K703" s="20" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="704" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A704" s="13">
         <v>702</v>
       </c>
       <c r="B704" s="19">
         <v>45832</v>
       </c>
       <c r="C704" s="11" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="D704" s="12">
         <v>4.95</v>
       </c>
       <c r="E704" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F704" s="13">
         <v>1712103</v>
       </c>
       <c r="G704" s="16" t="s">
         <v>1364</v>
       </c>
       <c r="H704" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I704" s="14" t="s">
         <v>377</v>
       </c>
       <c r="J704" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K704" s="20"/>
     </row>
     <row r="705" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A705" s="13">
         <v>703</v>
       </c>
       <c r="B705" s="19">
         <v>45832</v>
       </c>
       <c r="C705" s="11" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
       <c r="D705" s="12">
         <v>10</v>
       </c>
       <c r="E705" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F705" s="13">
         <v>1712131</v>
       </c>
       <c r="G705" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H705" s="14" t="s">
         <v>73</v>
       </c>
       <c r="I705" s="14" t="s">
         <v>598</v>
       </c>
       <c r="J705" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K705" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="706" spans="1:11" s="23" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A706" s="13">
         <v>704</v>
       </c>
       <c r="B706" s="19">
         <v>45832</v>
       </c>
       <c r="C706" s="11" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
       <c r="D706" s="12">
         <v>12.1</v>
       </c>
       <c r="E706" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F706" s="13">
         <v>1712202</v>
       </c>
       <c r="G706" s="16" t="s">
-        <v>1563</v>
+        <v>1562</v>
       </c>
       <c r="H706" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I706" s="14" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="J706" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K706" s="20" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="707" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A707" s="13">
         <v>705</v>
       </c>
       <c r="B707" s="19">
         <v>45832</v>
       </c>
       <c r="C707" s="11" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="D707" s="12">
         <v>9</v>
       </c>
       <c r="E707" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F707" s="13">
         <v>1712223</v>
       </c>
       <c r="G707" s="16" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
       <c r="H707" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I707" s="14" t="s">
         <v>1450</v>
       </c>
       <c r="J707" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K707" s="20"/>
     </row>
     <row r="708" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A708" s="13">
         <v>706</v>
       </c>
       <c r="B708" s="19">
         <v>45832</v>
       </c>
       <c r="C708" s="11" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
       <c r="D708" s="12">
         <v>10</v>
       </c>
       <c r="E708" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F708" s="13">
         <v>1712246</v>
       </c>
       <c r="G708" s="16" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
       <c r="H708" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I708" s="14" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
       <c r="J708" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K708" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="709" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A709" s="13">
         <v>707</v>
       </c>
       <c r="B709" s="19">
         <v>45832</v>
       </c>
       <c r="C709" s="11" t="s">
-        <v>1531</v>
+        <v>1530</v>
       </c>
       <c r="D709" s="12">
         <v>13.2</v>
       </c>
       <c r="E709" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F709" s="13">
         <v>1712371</v>
       </c>
       <c r="G709" s="16" t="s">
         <v>1417</v>
       </c>
       <c r="H709" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I709" s="14" t="s">
         <v>1519</v>
       </c>
       <c r="J709" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K709" s="20"/>
     </row>
     <row r="710" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A710" s="13">
         <v>708</v>
       </c>
       <c r="B710" s="19">
         <v>45832</v>
       </c>
       <c r="C710" s="11" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="D710" s="12">
         <v>10</v>
       </c>
       <c r="E710" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F710" s="13">
         <v>1712502</v>
       </c>
       <c r="G710" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H710" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I710" s="14" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
       <c r="J710" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K710" s="20" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="711" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A711" s="13">
         <v>709</v>
       </c>
       <c r="B711" s="19">
         <v>45834</v>
       </c>
       <c r="C711" s="11" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="D711" s="12">
         <v>25</v>
       </c>
       <c r="E711" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F711" s="13">
         <v>1713191</v>
       </c>
       <c r="G711" s="16" t="s">
         <v>1484</v>
       </c>
       <c r="H711" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I711" s="14" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="J711" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K711" s="20"/>
     </row>
     <row r="712" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A712" s="13">
         <v>710</v>
       </c>
       <c r="B712" s="19">
         <v>45835</v>
       </c>
       <c r="C712" s="11" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
       <c r="D712" s="12">
         <v>8</v>
       </c>
       <c r="E712" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F712" s="13">
         <v>1713799</v>
       </c>
       <c r="G712" s="16" t="s">
         <v>1295</v>
       </c>
       <c r="H712" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I712" s="14" t="s">
         <v>269</v>
       </c>
       <c r="J712" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K712" s="20"/>
     </row>
     <row r="713" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A713" s="13">
         <v>711</v>
       </c>
       <c r="B713" s="19">
         <v>45836</v>
       </c>
       <c r="C713" s="11" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
       <c r="D713" s="12">
         <v>10</v>
       </c>
       <c r="E713" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F713" s="13">
         <v>1714128</v>
       </c>
       <c r="G713" s="16" t="s">
         <v>1498</v>
       </c>
       <c r="H713" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I713" s="14" t="s">
         <v>773</v>
       </c>
       <c r="J713" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K713" s="20"/>
     </row>
     <row r="714" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A714" s="13">
         <v>712</v>
       </c>
       <c r="B714" s="19">
         <v>45836</v>
       </c>
       <c r="C714" s="11" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
       <c r="D714" s="12">
         <v>5</v>
       </c>
       <c r="E714" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F714" s="13">
         <v>1714174</v>
       </c>
       <c r="G714" s="16" t="s">
         <v>502</v>
       </c>
-      <c r="H714" s="33" t="s">
-        <v>2038</v>
+      <c r="H714" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I714" s="14" t="s">
         <v>503</v>
       </c>
       <c r="J714" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K714" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="715" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A715" s="13">
         <v>713</v>
       </c>
       <c r="B715" s="19">
         <v>45837</v>
       </c>
       <c r="C715" s="11" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="D715" s="12">
         <v>12</v>
       </c>
       <c r="E715" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F715" s="13">
         <v>1714473</v>
       </c>
       <c r="G715" s="16" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="H715" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I715" s="14" t="s">
         <v>855</v>
       </c>
       <c r="J715" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K715" s="20"/>
     </row>
     <row r="716" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A716" s="13">
         <v>714</v>
       </c>
       <c r="B716" s="19">
         <v>45838</v>
       </c>
       <c r="C716" s="11" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
       <c r="D716" s="12">
         <v>15</v>
       </c>
       <c r="E716" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F716" s="13">
         <v>1714574</v>
       </c>
       <c r="G716" s="16" t="s">
         <v>1307</v>
       </c>
       <c r="H716" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I716" s="14" t="s">
         <v>1308</v>
       </c>
       <c r="J716" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K716" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="717" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A717" s="13">
         <v>715</v>
       </c>
       <c r="B717" s="19">
         <v>45838</v>
       </c>
       <c r="C717" s="11" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
       <c r="D717" s="12">
         <v>17.600000000000001</v>
       </c>
       <c r="E717" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F717" s="13">
         <v>1714753</v>
       </c>
       <c r="G717" s="16" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="H717" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I717" s="14" t="s">
         <v>1205</v>
       </c>
       <c r="J717" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K717" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="718" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A718" s="13">
         <v>716</v>
       </c>
       <c r="B718" s="19">
         <v>45838</v>
       </c>
       <c r="C718" s="11" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
       <c r="D718" s="12">
         <v>19.04</v>
       </c>
       <c r="E718" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F718" s="13">
         <v>1714774</v>
       </c>
       <c r="G718" s="16" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="H718" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I718" s="14" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="J718" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K718" s="20" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="719" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A719" s="13">
         <v>717</v>
       </c>
       <c r="B719" s="19">
         <v>45838</v>
       </c>
       <c r="C719" s="11" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="D719" s="12">
         <v>12</v>
       </c>
       <c r="E719" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F719" s="13">
         <v>1714779</v>
       </c>
       <c r="G719" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H719" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I719" s="14" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="J719" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K719" s="20"/>
     </row>
     <row r="720" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A720" s="13">
         <v>718</v>
       </c>
       <c r="B720" s="19">
         <v>45838</v>
       </c>
       <c r="C720" s="11" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
       <c r="D720" s="12">
         <v>12</v>
       </c>
       <c r="E720" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F720" s="13">
         <v>1714814</v>
       </c>
       <c r="G720" s="16" t="s">
         <v>1439</v>
       </c>
       <c r="H720" s="14" t="s">
         <v>1434</v>
       </c>
       <c r="I720" s="14" t="s">
         <v>1440</v>
       </c>
       <c r="J720" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K720" s="20"/>
     </row>
     <row r="721" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A721" s="13">
         <v>719</v>
       </c>
       <c r="B721" s="19">
         <v>45838</v>
       </c>
       <c r="C721" s="11" t="s">
-        <v>1543</v>
+        <v>1542</v>
       </c>
       <c r="D721" s="12">
         <v>18.53</v>
       </c>
       <c r="E721" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F721" s="13">
         <v>1714846</v>
       </c>
       <c r="G721" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H721" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I721" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="J721" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K721" s="20" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="722" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A722" s="13">
         <v>720</v>
       </c>
       <c r="B722" s="19">
         <v>45838</v>
       </c>
       <c r="C722" s="11" t="s">
-        <v>1544</v>
+        <v>1543</v>
       </c>
       <c r="D722" s="12">
         <v>4</v>
       </c>
       <c r="E722" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F722" s="13">
         <v>1714839</v>
       </c>
       <c r="G722" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H722" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I722" s="14" t="s">
         <v>1413</v>
       </c>
       <c r="J722" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K722" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="723" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A723" s="13">
         <v>721</v>
       </c>
       <c r="B723" s="19">
         <v>45838</v>
       </c>
       <c r="C723" s="11" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
       <c r="D723" s="12">
         <v>4</v>
       </c>
       <c r="E723" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F723" s="13">
         <v>1714852</v>
       </c>
       <c r="G723" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H723" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I723" s="14" t="s">
         <v>1413</v>
       </c>
       <c r="J723" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K723" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="724" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A724" s="13">
         <v>722</v>
       </c>
       <c r="B724" s="19">
         <v>45838</v>
       </c>
       <c r="C724" s="11" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="D724" s="12">
         <v>8</v>
       </c>
       <c r="E724" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F724" s="13">
         <v>1715060</v>
       </c>
       <c r="G724" s="16" t="s">
         <v>1480</v>
       </c>
       <c r="H724" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I724" s="14" t="s">
         <v>1481</v>
       </c>
       <c r="J724" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K724" s="20" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="725" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A725" s="13">
         <v>723</v>
       </c>
       <c r="B725" s="19">
         <v>45838</v>
       </c>
       <c r="C725" s="11" t="s">
-        <v>1547</v>
+        <v>1546</v>
       </c>
       <c r="D725" s="12">
         <v>7</v>
       </c>
       <c r="E725" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F725" s="13">
         <v>1715109</v>
       </c>
       <c r="G725" s="16" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="H725" s="14" t="s">
         <v>520</v>
       </c>
       <c r="I725" s="14" t="s">
         <v>1513</v>
       </c>
       <c r="J725" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K725" s="20"/>
     </row>
     <row r="726" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A726" s="13">
         <v>724</v>
       </c>
       <c r="B726" s="19">
         <v>45838</v>
       </c>
       <c r="C726" s="11" t="s">
-        <v>1548</v>
+        <v>1547</v>
       </c>
       <c r="D726" s="12">
         <v>3</v>
       </c>
       <c r="E726" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F726" s="13">
         <v>1715170</v>
       </c>
       <c r="G726" s="16" t="s">
         <v>432</v>
       </c>
       <c r="H726" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I726" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J726" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K726" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="727" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A727" s="13">
         <v>725</v>
       </c>
       <c r="B727" s="19">
         <v>45838</v>
       </c>
       <c r="C727" s="11" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="D727" s="12">
         <v>3</v>
       </c>
       <c r="E727" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F727" s="13">
         <v>1715148</v>
       </c>
       <c r="G727" s="16" t="s">
         <v>489</v>
       </c>
       <c r="H727" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I727" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J727" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K727" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="728" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A728" s="13">
         <v>726</v>
       </c>
       <c r="B728" s="19">
         <v>45838</v>
       </c>
       <c r="C728" s="11" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="D728" s="12">
         <v>13.75</v>
       </c>
       <c r="E728" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F728" s="13">
         <v>1715173</v>
       </c>
       <c r="G728" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H728" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I728" s="14" t="s">
         <v>1335</v>
       </c>
       <c r="J728" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K728" s="20" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="729" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A729" s="13">
         <v>727</v>
       </c>
       <c r="B729" s="19">
         <v>45838</v>
       </c>
       <c r="C729" s="11" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
       <c r="D729" s="12">
         <v>3</v>
       </c>
       <c r="E729" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F729" s="13">
         <v>1715174</v>
       </c>
       <c r="G729" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H729" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I729" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J729" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K729" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="730" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A730" s="13">
         <v>728</v>
       </c>
       <c r="B730" s="19">
         <v>45838</v>
       </c>
       <c r="C730" s="11" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
       <c r="D730" s="12">
         <v>3</v>
       </c>
       <c r="E730" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F730" s="13">
         <v>1715175</v>
       </c>
       <c r="G730" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H730" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I730" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J730" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K730" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="731" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A731" s="13">
         <v>729</v>
       </c>
       <c r="B731" s="19">
         <v>45838</v>
       </c>
       <c r="C731" s="11" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
       <c r="D731" s="12">
         <v>3</v>
       </c>
       <c r="E731" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F731" s="13">
         <v>1715181</v>
       </c>
       <c r="G731" s="16" t="s">
         <v>1133</v>
       </c>
       <c r="H731" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I731" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J731" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K731" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="732" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A732" s="13">
         <v>730</v>
       </c>
       <c r="B732" s="19">
         <v>45838</v>
       </c>
       <c r="C732" s="11" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
       <c r="D732" s="12">
         <v>3</v>
       </c>
       <c r="E732" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F732" s="13">
         <v>1715178</v>
       </c>
       <c r="G732" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H732" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I732" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J732" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K732" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="733" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A733" s="13">
         <v>731</v>
       </c>
       <c r="B733" s="19">
         <v>45838</v>
       </c>
       <c r="C733" s="11" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
       <c r="D733" s="12">
         <v>3</v>
       </c>
       <c r="E733" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F733" s="13">
         <v>1715186</v>
       </c>
       <c r="G733" s="16" t="s">
         <v>457</v>
       </c>
       <c r="H733" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I733" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J733" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K733" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="734" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A734" s="13">
         <v>732</v>
       </c>
       <c r="B734" s="19">
         <v>45838</v>
       </c>
       <c r="C734" s="11" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="D734" s="12">
         <v>3</v>
       </c>
       <c r="E734" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F734" s="13">
         <v>1715155</v>
       </c>
       <c r="G734" s="16" t="s">
         <v>455</v>
       </c>
       <c r="H734" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I734" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J734" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K734" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="735" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A735" s="13">
         <v>733</v>
       </c>
       <c r="B735" s="19">
         <v>45838</v>
       </c>
       <c r="C735" s="11" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
       <c r="D735" s="12">
         <v>3</v>
       </c>
       <c r="E735" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F735" s="13">
         <v>1715169</v>
       </c>
       <c r="G735" s="16" t="s">
         <v>425</v>
       </c>
       <c r="H735" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I735" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J735" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K735" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="736" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A736" s="13">
         <v>734</v>
       </c>
       <c r="B736" s="19">
         <v>45838</v>
       </c>
       <c r="C736" s="11" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
       <c r="D736" s="12">
         <v>10</v>
       </c>
       <c r="E736" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F736" s="13">
         <v>1715210</v>
       </c>
       <c r="G736" s="16" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="H736" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I736" s="14" t="s">
         <v>87</v>
       </c>
       <c r="J736" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K736" s="20"/>
     </row>
     <row r="737" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A737" s="13">
         <v>735</v>
       </c>
       <c r="B737" s="19">
         <v>45838</v>
       </c>
       <c r="C737" s="11" t="s">
-        <v>1559</v>
+        <v>1558</v>
       </c>
       <c r="D737" s="12">
         <v>3</v>
       </c>
       <c r="E737" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F737" s="13">
         <v>1715212</v>
       </c>
       <c r="G737" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H737" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I737" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J737" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K737" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="738" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A738" s="13">
         <v>736</v>
       </c>
       <c r="B738" s="19">
         <v>45838</v>
       </c>
       <c r="C738" s="11" t="s">
-        <v>1560</v>
+        <v>1559</v>
       </c>
       <c r="D738" s="12">
         <v>15</v>
       </c>
       <c r="E738" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F738" s="13">
         <v>1715214</v>
       </c>
       <c r="G738" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H738" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I738" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="J738" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K738" s="20"/>
     </row>
     <row r="739" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A739" s="13">
         <v>737</v>
       </c>
       <c r="B739" s="19">
         <v>45838</v>
       </c>
       <c r="C739" s="11" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="D739" s="12">
         <v>25</v>
       </c>
       <c r="E739" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F739" s="13">
         <v>1715216</v>
       </c>
       <c r="G739" s="16" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="H739" s="14" t="s">
         <v>108</v>
       </c>
       <c r="I739" s="14" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="J739" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K739" s="20"/>
     </row>
     <row r="740" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A740" s="13">
         <v>738</v>
       </c>
       <c r="B740" s="19">
         <v>45846</v>
       </c>
       <c r="C740" s="11" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="D740" s="12">
         <v>6</v>
       </c>
       <c r="E740" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F740" s="13">
         <v>1718211</v>
       </c>
       <c r="G740" s="16" t="s">
         <v>471</v>
       </c>
       <c r="H740" s="14" t="s">
         <v>108</v>
       </c>
       <c r="I740" s="14" t="s">
         <v>472</v>
       </c>
       <c r="J740" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K740" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="741" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A741" s="13">
         <v>739</v>
       </c>
       <c r="B741" s="19">
         <v>45849</v>
       </c>
       <c r="C741" s="11" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="D741" s="12">
         <v>3</v>
       </c>
       <c r="E741" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F741" s="13">
         <v>1719857</v>
       </c>
       <c r="G741" s="16" t="s">
         <v>1074</v>
       </c>
       <c r="H741" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I741" s="14" t="s">
         <v>426</v>
       </c>
       <c r="J741" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K741" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="742" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A742" s="13">
         <v>740</v>
       </c>
       <c r="B742" s="19">
         <v>45859</v>
       </c>
       <c r="C742" s="11" t="s">
-        <v>1589</v>
+        <v>1588</v>
       </c>
       <c r="D742" s="12">
         <v>3</v>
       </c>
       <c r="E742" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F742" s="13">
         <v>1723004</v>
       </c>
       <c r="G742" s="16" t="s">
         <v>1208</v>
       </c>
       <c r="H742" s="14" t="s">
         <v>55</v>
       </c>
       <c r="I742" s="14" t="s">
         <v>1209</v>
       </c>
       <c r="J742" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K742" s="20"/>
     </row>
     <row r="743" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A743" s="13">
         <v>741</v>
       </c>
       <c r="B743" s="19">
         <v>45865</v>
       </c>
       <c r="C743" s="11" t="s">
-        <v>1590</v>
+        <v>1589</v>
       </c>
       <c r="D743" s="12">
         <v>10</v>
       </c>
       <c r="E743" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F743" s="13">
         <v>1725705</v>
       </c>
       <c r="G743" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H743" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I743" s="14" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
       <c r="J743" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K743" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="744" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A744" s="13">
         <v>742</v>
       </c>
       <c r="B744" s="19">
         <v>45866</v>
       </c>
       <c r="C744" s="11" t="s">
-        <v>1591</v>
+        <v>1590</v>
       </c>
       <c r="D744" s="12">
         <v>18.53</v>
       </c>
       <c r="E744" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F744" s="13">
         <v>1725976</v>
       </c>
       <c r="G744" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H744" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I744" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="J744" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K744" s="20" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="745" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A745" s="13">
         <v>743</v>
       </c>
       <c r="B745" s="19">
         <v>45866</v>
       </c>
       <c r="C745" s="11" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
       <c r="D745" s="12">
         <v>10</v>
       </c>
       <c r="E745" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F745" s="13">
         <v>1726371</v>
       </c>
       <c r="G745" s="16" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="H745" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I745" s="14" t="s">
         <v>230</v>
       </c>
       <c r="J745" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K745" s="20" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="746" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A746" s="13">
         <v>744</v>
       </c>
       <c r="B746" s="19">
         <v>45867</v>
       </c>
       <c r="C746" s="11" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="D746" s="12">
         <v>7.2</v>
       </c>
       <c r="E746" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F746" s="13">
         <v>1726781</v>
       </c>
       <c r="G746" s="16" t="s">
-        <v>1621</v>
+        <v>1620</v>
       </c>
       <c r="H746" s="14" t="s">
         <v>1434</v>
       </c>
       <c r="I746" s="14" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="J746" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K746" s="20"/>
     </row>
     <row r="747" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A747" s="13">
         <v>745</v>
       </c>
       <c r="B747" s="19">
         <v>45868</v>
       </c>
       <c r="C747" s="11" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
       <c r="D747" s="12">
         <v>24.99</v>
       </c>
       <c r="E747" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F747" s="13">
         <v>1727234</v>
       </c>
       <c r="G747" s="16" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="H747" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I747" s="14" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="J747" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K747" s="20" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="748" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A748" s="13">
         <v>746</v>
       </c>
       <c r="B748" s="19">
         <v>45868</v>
       </c>
       <c r="C748" s="11" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
       <c r="D748" s="12">
         <v>9</v>
       </c>
       <c r="E748" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F748" s="13">
         <v>1727420</v>
       </c>
       <c r="G748" s="16" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H748" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I748" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J748" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K748" s="20"/>
     </row>
     <row r="749" spans="1:11" s="23" customFormat="1" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A749" s="13">
         <v>747</v>
       </c>
       <c r="B749" s="19">
         <v>45868</v>
       </c>
       <c r="C749" s="11" t="s">
-        <v>1596</v>
+        <v>1595</v>
       </c>
       <c r="D749" s="12">
         <v>3</v>
       </c>
       <c r="E749" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F749" s="13">
         <v>1727482</v>
       </c>
       <c r="G749" s="16" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
       <c r="H749" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I749" s="14" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="J749" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K749" s="20" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="750" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A750" s="13">
         <v>748</v>
       </c>
       <c r="B750" s="19">
         <v>45868</v>
       </c>
       <c r="C750" s="11" t="s">
-        <v>1597</v>
+        <v>1596</v>
       </c>
       <c r="D750" s="12">
         <v>8</v>
       </c>
       <c r="E750" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F750" s="13">
         <v>1727492</v>
       </c>
       <c r="G750" s="16" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
       <c r="H750" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I750" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J750" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K750" s="20"/>
     </row>
     <row r="751" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A751" s="13">
         <v>749</v>
       </c>
       <c r="B751" s="19">
         <v>45868</v>
       </c>
       <c r="C751" s="11" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="D751" s="12">
         <v>9</v>
       </c>
       <c r="E751" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F751" s="13">
         <v>1727500</v>
       </c>
       <c r="G751" s="16" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="H751" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I751" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J751" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K751" s="20"/>
     </row>
     <row r="752" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A752" s="13">
         <v>750</v>
       </c>
       <c r="B752" s="19">
         <v>45868</v>
       </c>
       <c r="C752" s="11" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="D752" s="12">
         <v>9</v>
       </c>
       <c r="E752" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F752" s="13">
         <v>1727487</v>
       </c>
       <c r="G752" s="16" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="H752" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I752" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J752" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K752" s="20"/>
     </row>
     <row r="753" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A753" s="13">
         <v>751</v>
       </c>
       <c r="B753" s="19">
         <v>45868</v>
       </c>
       <c r="C753" s="11" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
       <c r="D753" s="12">
         <v>5.5</v>
       </c>
       <c r="E753" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F753" s="13">
         <v>1727494</v>
       </c>
       <c r="G753" s="16" t="s">
         <v>1096</v>
       </c>
-      <c r="H753" s="33" t="s">
-        <v>2038</v>
+      <c r="H753" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I753" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="J753" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K753" s="20" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="754" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A754" s="13">
         <v>752</v>
       </c>
       <c r="B754" s="19">
         <v>45868</v>
       </c>
       <c r="C754" s="11" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
       <c r="D754" s="12">
         <v>16.350000000000001</v>
       </c>
       <c r="E754" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F754" s="13">
         <v>1727496</v>
       </c>
       <c r="G754" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H754" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I754" s="14" t="s">
         <v>1408</v>
       </c>
       <c r="J754" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K754" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="755" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A755" s="13">
         <v>753</v>
       </c>
       <c r="B755" s="19">
         <v>45868</v>
       </c>
       <c r="C755" s="11" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="D755" s="12">
         <v>9</v>
       </c>
       <c r="E755" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F755" s="13">
         <v>1727510</v>
       </c>
       <c r="G755" s="16" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="H755" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I755" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J755" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K755" s="20"/>
     </row>
     <row r="756" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A756" s="13">
         <v>754</v>
       </c>
       <c r="B756" s="19">
         <v>45868</v>
       </c>
       <c r="C756" s="11" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="D756" s="12">
         <v>9</v>
       </c>
       <c r="E756" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F756" s="13">
         <v>1727504</v>
       </c>
       <c r="G756" s="16" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="H756" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I756" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J756" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K756" s="20"/>
     </row>
     <row r="757" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A757" s="13">
         <v>755</v>
       </c>
       <c r="B757" s="19">
         <v>45869</v>
       </c>
       <c r="C757" s="11" t="s">
-        <v>1604</v>
+        <v>1603</v>
       </c>
       <c r="D757" s="12">
         <v>18</v>
       </c>
       <c r="E757" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F757" s="13">
         <v>1727640</v>
       </c>
       <c r="G757" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H757" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I757" s="14" t="s">
         <v>1317</v>
       </c>
       <c r="J757" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K757" s="20" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="758" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A758" s="13">
         <v>756</v>
       </c>
       <c r="B758" s="19">
         <v>45869</v>
       </c>
       <c r="C758" s="11" t="s">
-        <v>1605</v>
+        <v>1604</v>
       </c>
       <c r="D758" s="12">
         <v>13.01</v>
       </c>
       <c r="E758" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F758" s="13">
         <v>1727650</v>
       </c>
       <c r="G758" s="16" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="H758" s="14" t="s">
         <v>43</v>
       </c>
       <c r="I758" s="14" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="J758" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K758" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="759" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A759" s="13">
         <v>757</v>
       </c>
       <c r="B759" s="19">
         <v>45869</v>
       </c>
       <c r="C759" s="11" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="D759" s="12">
         <v>12.1</v>
       </c>
       <c r="E759" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F759" s="13">
         <v>1727691</v>
       </c>
       <c r="G759" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H759" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I759" s="14" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="J759" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K759" s="20" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="760" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A760" s="13">
         <v>758</v>
       </c>
       <c r="B760" s="19">
         <v>45869</v>
       </c>
       <c r="C760" s="11" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="D760" s="12">
         <v>9</v>
       </c>
       <c r="E760" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F760" s="13">
         <v>1727758</v>
       </c>
       <c r="G760" s="16" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="H760" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I760" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J760" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K760" s="20"/>
     </row>
     <row r="761" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A761" s="13">
         <v>759</v>
       </c>
       <c r="B761" s="19">
         <v>45869</v>
       </c>
       <c r="C761" s="11" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="D761" s="12">
         <v>9</v>
       </c>
       <c r="E761" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F761" s="13">
         <v>1727776</v>
       </c>
       <c r="G761" s="16" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="H761" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I761" s="14" t="s">
         <v>206</v>
       </c>
       <c r="J761" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K761" s="20"/>
     </row>
     <row r="762" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A762" s="13">
         <v>760</v>
       </c>
       <c r="B762" s="19">
         <v>45869</v>
       </c>
       <c r="C762" s="11" t="s">
-        <v>1609</v>
+        <v>1608</v>
       </c>
       <c r="D762" s="12">
         <v>24.99</v>
       </c>
       <c r="E762" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F762" s="13">
         <v>1727827</v>
       </c>
       <c r="G762" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H762" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I762" s="14" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="J762" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K762" s="20" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="763" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A763" s="13">
         <v>761</v>
       </c>
       <c r="B763" s="19">
         <v>45869</v>
       </c>
       <c r="C763" s="11" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="D763" s="12">
         <v>25</v>
       </c>
       <c r="E763" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F763" s="13">
         <v>1727894</v>
       </c>
       <c r="G763" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H763" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I763" s="14" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="J763" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K763" s="20" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="764" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A764" s="13">
         <v>762</v>
       </c>
       <c r="B764" s="19">
         <v>45869</v>
       </c>
       <c r="C764" s="11" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="D764" s="12">
         <v>17.600000000000001</v>
       </c>
       <c r="E764" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F764" s="13">
         <v>1727914</v>
       </c>
       <c r="G764" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H764" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I764" s="14" t="s">
         <v>1062</v>
       </c>
       <c r="J764" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K764" s="20" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="765" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A765" s="13">
         <v>763</v>
       </c>
       <c r="B765" s="19">
         <v>45869</v>
       </c>
       <c r="C765" s="11" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
       <c r="D765" s="12">
         <v>12</v>
       </c>
       <c r="E765" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F765" s="13">
         <v>1727973</v>
       </c>
       <c r="G765" s="16" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
       <c r="H765" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I765" s="14" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="J765" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K765" s="20"/>
     </row>
     <row r="766" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A766" s="13">
         <v>764</v>
       </c>
       <c r="B766" s="19">
         <v>45869</v>
       </c>
       <c r="C766" s="11" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="D766" s="12">
         <v>20</v>
       </c>
       <c r="E766" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F766" s="13">
         <v>1727977</v>
       </c>
       <c r="G766" s="16" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
       <c r="H766" s="14" t="s">
         <v>520</v>
       </c>
       <c r="I766" s="14" t="s">
         <v>487</v>
       </c>
       <c r="J766" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K766" s="20" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="767" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A767" s="13">
         <v>765</v>
       </c>
       <c r="B767" s="19">
         <v>45869</v>
       </c>
       <c r="C767" s="11" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="D767" s="12">
         <v>14.72</v>
       </c>
       <c r="E767" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F767" s="13">
         <v>1728014</v>
       </c>
       <c r="G767" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H767" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I767" s="14" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="J767" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K767" s="20"/>
     </row>
     <row r="768" spans="1:11" s="23" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A768" s="13">
         <v>766</v>
       </c>
       <c r="B768" s="19">
         <v>45869</v>
       </c>
       <c r="C768" s="11" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="D768" s="12">
         <v>13.75</v>
       </c>
       <c r="E768" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F768" s="13">
         <v>1728134</v>
       </c>
       <c r="G768" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H768" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I768" s="14" t="s">
         <v>1335</v>
       </c>
       <c r="J768" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K768" s="20" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="769" spans="1:11" s="23" customFormat="1" ht="89" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A769" s="13">
         <v>767</v>
       </c>
       <c r="B769" s="19">
         <v>45869</v>
       </c>
       <c r="C769" s="11" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="D769" s="12">
         <v>7</v>
       </c>
       <c r="E769" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F769" s="13">
         <v>1728161</v>
       </c>
       <c r="G769" s="16" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="H769" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I769" s="14" t="s">
         <v>216</v>
       </c>
       <c r="J769" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K769" s="20" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="770" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A770" s="13">
         <v>768</v>
       </c>
       <c r="B770" s="19">
         <v>45869</v>
       </c>
       <c r="C770" s="11" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="D770" s="12">
         <v>8</v>
       </c>
       <c r="E770" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F770" s="13">
         <v>1728201</v>
       </c>
       <c r="G770" s="16" t="s">
         <v>1480</v>
       </c>
       <c r="H770" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I770" s="14" t="s">
         <v>1481</v>
       </c>
       <c r="J770" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K770" s="20"/>
     </row>
     <row r="771" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A771" s="13">
         <v>769</v>
       </c>
       <c r="B771" s="19">
         <v>45869</v>
       </c>
       <c r="C771" s="11" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="D771" s="12">
         <v>10</v>
       </c>
       <c r="E771" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F771" s="13">
         <v>1728177</v>
       </c>
       <c r="G771" s="16" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="H771" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I771" s="14" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
       <c r="J771" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K771" s="20" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="772" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A772" s="13">
         <v>770</v>
       </c>
       <c r="B772" s="19">
         <v>45869</v>
       </c>
       <c r="C772" s="11" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="D772" s="12">
         <v>9.8000000000000007</v>
       </c>
       <c r="E772" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F772" s="13">
         <v>1728194</v>
       </c>
       <c r="G772" s="16" t="s">
         <v>1278</v>
       </c>
       <c r="H772" s="14" t="s">
         <v>1434</v>
       </c>
       <c r="I772" s="14" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="J772" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K772" s="20"/>
     </row>
     <row r="773" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A773" s="13">
         <v>771</v>
       </c>
       <c r="B773" s="19">
         <v>45875</v>
       </c>
       <c r="C773" s="11" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="D773" s="12">
         <v>3</v>
       </c>
       <c r="E773" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F773" s="13">
         <v>1730448</v>
       </c>
       <c r="G773" s="16" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="H773" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I773" s="14" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="J773" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K773" s="14" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="774" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A774" s="13">
         <v>772</v>
       </c>
       <c r="B774" s="19">
         <v>45889</v>
       </c>
       <c r="C774" s="11" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
       <c r="D774" s="12">
         <v>11</v>
       </c>
       <c r="E774" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F774" s="13">
         <v>1736555</v>
       </c>
-      <c r="G774" s="25" t="s">
+      <c r="G774" s="24" t="s">
         <v>351</v>
       </c>
       <c r="H774" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I774" s="14" t="s">
         <v>352</v>
       </c>
       <c r="J774" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K774" s="20"/>
     </row>
     <row r="775" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A775" s="13">
         <v>773</v>
       </c>
       <c r="B775" s="19">
         <v>45890</v>
       </c>
       <c r="C775" s="11" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
       <c r="D775" s="12">
         <v>13</v>
       </c>
       <c r="E775" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F775" s="13">
         <v>1736803</v>
       </c>
       <c r="G775" s="16" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
       <c r="H775" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I775" s="14" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="J775" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K775" s="20"/>
     </row>
     <row r="776" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A776" s="13">
         <v>774</v>
       </c>
       <c r="B776" s="19">
         <v>45895</v>
       </c>
       <c r="C776" s="11" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="D776" s="12">
         <v>24.99</v>
       </c>
       <c r="E776" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F776" s="13">
         <v>1738600</v>
       </c>
       <c r="G776" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H776" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I776" s="14" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="J776" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K776" s="20" t="s">
-        <v>1696</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="777" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A777" s="13">
         <v>775</v>
       </c>
       <c r="B777" s="19">
         <v>45895</v>
       </c>
       <c r="C777" s="11" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="D777" s="12">
         <v>25</v>
       </c>
       <c r="E777" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F777" s="13">
         <v>1738804</v>
       </c>
-      <c r="G777" s="25" t="s">
-        <v>1680</v>
+      <c r="G777" s="24" t="s">
+        <v>1679</v>
       </c>
       <c r="H777" s="14" t="s">
         <v>101</v>
       </c>
       <c r="I777" s="14" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="J777" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K777" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="778" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A778" s="13">
         <v>776</v>
       </c>
       <c r="B778" s="19">
         <v>45897</v>
       </c>
       <c r="C778" s="11" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="D778" s="12">
         <v>18</v>
       </c>
       <c r="E778" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F778" s="13">
         <v>1739773</v>
       </c>
       <c r="G778" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H778" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I778" s="14" t="s">
         <v>1317</v>
       </c>
       <c r="J778" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K778" s="20"/>
     </row>
     <row r="779" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A779" s="13">
         <v>777</v>
       </c>
       <c r="B779" s="19">
         <v>45897</v>
       </c>
       <c r="C779" s="11" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="D779" s="12">
         <v>8</v>
       </c>
       <c r="E779" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F779" s="13">
         <v>1739806</v>
       </c>
-      <c r="G779" s="25" t="s">
+      <c r="G779" s="24" t="s">
         <v>420</v>
       </c>
       <c r="H779" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I779" s="14" t="s">
         <v>421</v>
       </c>
       <c r="J779" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K779" s="20"/>
     </row>
     <row r="780" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A780" s="13">
         <v>778</v>
       </c>
       <c r="B780" s="19">
         <v>45897</v>
       </c>
       <c r="C780" s="11" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="D780" s="12">
         <v>24.9</v>
       </c>
       <c r="E780" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F780" s="13">
         <v>1739911</v>
       </c>
       <c r="G780" s="16" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="H780" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I780" s="14" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
       <c r="J780" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K780" s="20"/>
     </row>
     <row r="781" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A781" s="13">
         <v>779</v>
       </c>
       <c r="B781" s="19">
         <v>45897</v>
       </c>
       <c r="C781" s="11" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="D781" s="12">
         <v>13.75</v>
       </c>
       <c r="E781" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F781" s="13">
         <v>1740040</v>
       </c>
       <c r="G781" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H781" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I781" s="14" t="s">
         <v>1335</v>
       </c>
       <c r="J781" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K781" s="20"/>
     </row>
     <row r="782" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A782" s="13">
         <v>780</v>
       </c>
       <c r="B782" s="19">
         <v>45897</v>
       </c>
       <c r="C782" s="11" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="D782" s="12">
         <v>15</v>
       </c>
       <c r="E782" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F782" s="13">
         <v>1740083</v>
       </c>
       <c r="G782" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H782" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I782" s="14" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
       <c r="J782" s="13" t="s">
-        <v>1265</v>
-[...1 lines deleted...]
-      <c r="K782" s="20"/>
+        <v>29</v>
+      </c>
+      <c r="K782" s="14" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="783" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A783" s="13">
         <v>781</v>
       </c>
       <c r="B783" s="19">
         <v>45897</v>
       </c>
       <c r="C783" s="11" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="D783" s="12">
         <v>15</v>
       </c>
       <c r="E783" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F783" s="13">
         <v>1740065</v>
       </c>
       <c r="G783" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H783" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I783" s="14" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
       <c r="J783" s="13" t="s">
-        <v>1265</v>
-[...1 lines deleted...]
-      <c r="K783" s="20"/>
+        <v>29</v>
+      </c>
+      <c r="K783" s="14" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="784" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A784" s="13">
         <v>782</v>
       </c>
       <c r="B784" s="19">
         <v>45898</v>
       </c>
       <c r="C784" s="11" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
       <c r="D784" s="12">
         <v>7.3</v>
       </c>
       <c r="E784" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F784" s="13">
         <v>1740379</v>
       </c>
-      <c r="G784" s="25" t="s">
+      <c r="G784" s="24" t="s">
         <v>1385</v>
       </c>
       <c r="H784" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I784" s="14" t="s">
         <v>1453</v>
       </c>
       <c r="J784" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K784" s="20"/>
     </row>
     <row r="785" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A785" s="13">
         <v>783</v>
       </c>
       <c r="B785" s="19">
         <v>45898</v>
       </c>
       <c r="C785" s="11" t="s">
-        <v>1668</v>
+        <v>1667</v>
       </c>
       <c r="D785" s="12">
         <v>17.600000000000001</v>
       </c>
       <c r="E785" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F785" s="13">
         <v>1740441</v>
       </c>
       <c r="G785" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H785" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I785" s="14" t="s">
         <v>1062</v>
       </c>
       <c r="J785" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K785" s="20" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="786" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A786" s="13">
         <v>784</v>
       </c>
       <c r="B786" s="19">
         <v>45898</v>
       </c>
       <c r="C786" s="11" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="D786" s="12">
         <v>25</v>
       </c>
       <c r="E786" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F786" s="13">
         <v>1740469</v>
       </c>
       <c r="G786" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H786" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I786" s="14" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
       <c r="J786" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K786" s="20" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="787" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A787" s="13">
         <v>785</v>
       </c>
       <c r="B787" s="19">
         <v>45898</v>
       </c>
       <c r="C787" s="11" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="D787" s="12">
         <v>15</v>
       </c>
       <c r="E787" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F787" s="13">
         <v>1740608</v>
       </c>
-      <c r="G787" s="25" t="s">
-        <v>1682</v>
+      <c r="G787" s="24" t="s">
+        <v>1681</v>
       </c>
       <c r="H787" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I787" s="14" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
       <c r="J787" s="13" t="s">
-        <v>879</v>
+        <v>17</v>
       </c>
       <c r="K787" s="20"/>
     </row>
     <row r="788" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A788" s="13">
         <v>786</v>
       </c>
       <c r="B788" s="19">
         <v>45898</v>
       </c>
       <c r="C788" s="11" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
       <c r="D788" s="12">
         <v>8</v>
       </c>
       <c r="E788" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F788" s="13">
         <v>1740636</v>
       </c>
-      <c r="G788" s="25" t="s">
-        <v>1683</v>
+      <c r="G788" s="24" t="s">
+        <v>1682</v>
       </c>
       <c r="H788" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I788" s="14" t="s">
-        <v>1692</v>
+        <v>1691</v>
       </c>
       <c r="J788" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K788" s="20"/>
     </row>
     <row r="789" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A789" s="13">
         <v>787</v>
       </c>
       <c r="B789" s="19">
         <v>45899</v>
       </c>
       <c r="C789" s="11" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
       <c r="D789" s="12">
         <v>10</v>
       </c>
       <c r="E789" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F789" s="13">
         <v>1740889</v>
       </c>
-      <c r="G789" s="25" t="s">
+      <c r="G789" s="24" t="s">
         <v>854</v>
       </c>
       <c r="H789" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I789" s="14" t="s">
         <v>1464</v>
       </c>
       <c r="J789" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K789" s="20" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="790" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A790" s="13">
         <v>788</v>
       </c>
       <c r="B790" s="19">
         <v>45900</v>
       </c>
       <c r="C790" s="11" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
       <c r="D790" s="12">
         <v>9</v>
       </c>
       <c r="E790" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F790" s="13">
         <v>1740946</v>
       </c>
-      <c r="G790" s="25" t="s">
-        <v>1684</v>
+      <c r="G790" s="24" t="s">
+        <v>1683</v>
       </c>
       <c r="H790" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I790" s="14" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="J790" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K790" s="20" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="791" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A791" s="13">
         <v>789</v>
       </c>
       <c r="B791" s="19">
         <v>45900</v>
       </c>
       <c r="C791" s="11" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
       <c r="D791" s="12">
         <v>5</v>
       </c>
       <c r="E791" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F791" s="13">
         <v>1741021</v>
       </c>
-      <c r="G791" s="25" t="s">
+      <c r="G791" s="24" t="s">
         <v>1096</v>
       </c>
-      <c r="H791" s="33" t="s">
-        <v>2038</v>
+      <c r="H791" s="32" t="s">
+        <v>2037</v>
       </c>
       <c r="I791" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="J791" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K791" s="20"/>
     </row>
     <row r="792" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A792" s="13">
         <v>790</v>
       </c>
       <c r="B792" s="19">
         <v>45900</v>
       </c>
       <c r="C792" s="11" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="D792" s="12">
         <v>7</v>
       </c>
       <c r="E792" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F792" s="13">
         <v>1741027</v>
       </c>
-      <c r="G792" s="25" t="s">
-        <v>1685</v>
+      <c r="G792" s="24" t="s">
+        <v>1684</v>
       </c>
       <c r="H792" s="14" t="s">
         <v>520</v>
       </c>
       <c r="I792" s="14" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
       <c r="J792" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K792" s="20"/>
     </row>
     <row r="793" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A793" s="13">
         <v>791</v>
       </c>
       <c r="B793" s="19">
         <v>45900</v>
       </c>
       <c r="C793" s="11" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="D793" s="12">
         <v>25</v>
       </c>
       <c r="E793" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F793" s="13">
         <v>1741045</v>
       </c>
-      <c r="G793" s="25" t="s">
+      <c r="G793" s="24" t="s">
         <v>1349</v>
       </c>
       <c r="H793" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I793" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="J793" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K793" s="20" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="794" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A794" s="13">
         <v>792</v>
       </c>
       <c r="B794" s="19">
         <v>45900</v>
       </c>
       <c r="C794" s="11" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="D794" s="12">
         <v>18.53</v>
       </c>
       <c r="E794" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F794" s="13">
         <v>1741090</v>
       </c>
       <c r="G794" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H794" s="14" t="s">
         <v>264</v>
       </c>
       <c r="I794" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="J794" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K794" s="20"/>
     </row>
     <row r="795" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A795" s="13">
         <v>793</v>
       </c>
       <c r="B795" s="19">
         <v>45902</v>
       </c>
       <c r="C795" s="11" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="D795" s="12">
         <v>15</v>
       </c>
       <c r="E795" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F795" s="13">
         <v>1741909</v>
       </c>
       <c r="G795" s="16" t="s">
         <v>645</v>
       </c>
       <c r="H795" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I795" s="14" t="s">
         <v>646</v>
       </c>
       <c r="J795" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K795" s="20"/>
     </row>
     <row r="796" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A796" s="13">
         <v>794</v>
       </c>
       <c r="B796" s="19">
         <v>45911</v>
       </c>
       <c r="C796" s="11" t="s">
-        <v>1699</v>
+        <v>1698</v>
       </c>
       <c r="D796" s="12">
         <v>25</v>
       </c>
       <c r="E796" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F796" s="13">
         <v>1745737</v>
       </c>
       <c r="G796" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H796" s="14" t="s">
         <v>234</v>
       </c>
       <c r="I796" s="14" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="J796" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K796" s="20"/>
     </row>
     <row r="797" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A797" s="13">
         <v>795</v>
       </c>
       <c r="B797" s="19">
         <v>45915</v>
       </c>
       <c r="C797" s="11" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
       <c r="D797" s="12">
         <v>20</v>
       </c>
       <c r="E797" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F797" s="13">
         <v>1746943</v>
       </c>
       <c r="G797" s="16" t="s">
         <v>888</v>
       </c>
       <c r="H797" s="14" t="s">
         <v>108</v>
       </c>
       <c r="I797" s="14" t="s">
         <v>889</v>
       </c>
       <c r="J797" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K797" s="20"/>
     </row>
     <row r="798" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A798" s="13">
         <v>796</v>
       </c>
       <c r="B798" s="19">
         <v>45915</v>
       </c>
       <c r="C798" s="11" t="s">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="D798" s="12">
         <v>20</v>
       </c>
       <c r="E798" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F798" s="13">
         <v>1746934</v>
       </c>
       <c r="G798" s="16" t="s">
         <v>885</v>
       </c>
       <c r="H798" s="14" t="s">
         <v>108</v>
       </c>
       <c r="I798" s="14" t="s">
         <v>886</v>
       </c>
       <c r="J798" s="13" t="s">
         <v>879</v>
       </c>
       <c r="K798" s="20"/>
     </row>
     <row r="799" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A799" s="13">
         <v>797</v>
       </c>
       <c r="B799" s="19">
         <v>45924</v>
       </c>
       <c r="C799" s="11" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D799" s="12">
         <v>9</v>
       </c>
       <c r="E799" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F799" s="13">
         <v>1750909</v>
       </c>
       <c r="G799" s="16" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
       <c r="H799" s="14" t="s">
         <v>68</v>
       </c>
       <c r="I799" s="14" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="J799" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K799" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="800" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A800" s="13">
         <v>798</v>
       </c>
       <c r="B800" s="19">
         <v>45925</v>
       </c>
       <c r="C800" s="11" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
       <c r="D800" s="12">
         <v>8</v>
       </c>
       <c r="E800" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F800" s="13">
         <v>1751218</v>
       </c>
       <c r="G800" s="16" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
       <c r="H800" s="14" t="s">
         <v>179</v>
       </c>
       <c r="I800" s="14" t="s">
         <v>216</v>
       </c>
       <c r="J800" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K800" s="20"/>
     </row>
     <row r="801" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A801" s="13">
         <v>799</v>
       </c>
       <c r="B801" s="19">
         <v>45925</v>
       </c>
       <c r="C801" s="11" t="s">
-        <v>1704</v>
+        <v>1703</v>
       </c>
       <c r="D801" s="12">
         <v>25</v>
       </c>
       <c r="E801" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F801" s="13">
         <v>1751276</v>
       </c>
       <c r="G801" s="16" t="s">
         <v>649</v>
       </c>
       <c r="H801" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I801" s="14" t="s">
         <v>333</v>
       </c>
       <c r="J801" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K801" s="20" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="802" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A802" s="13">
         <v>800</v>
       </c>
       <c r="B802" s="19">
         <v>45925</v>
       </c>
       <c r="C802" s="11" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
       <c r="D802" s="12">
         <v>12.1</v>
       </c>
       <c r="E802" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F802" s="13">
         <v>1751305</v>
       </c>
       <c r="G802" s="16" t="s">
         <v>27</v>
       </c>
       <c r="H802" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="I802" s="14" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="J802" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K802" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="803" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A803" s="13">
         <v>801</v>
       </c>
       <c r="B803" s="19">
         <v>45925</v>
       </c>
       <c r="C803" s="11" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="D803" s="12">
         <v>10</v>
       </c>
       <c r="E803" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F803" s="13">
         <v>1751414</v>
       </c>
       <c r="G803" s="16" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="H803" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I803" s="14" t="s">
-        <v>1756</v>
+        <v>1755</v>
       </c>
       <c r="J803" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K803" s="20"/>
     </row>
     <row r="804" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A804" s="13">
         <v>802</v>
       </c>
       <c r="B804" s="19">
         <v>45925</v>
       </c>
       <c r="C804" s="11" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="D804" s="12">
         <v>10</v>
       </c>
       <c r="E804" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F804" s="13">
         <v>1751418</v>
       </c>
       <c r="G804" s="16" t="s">
-        <v>1726</v>
+        <v>1725</v>
       </c>
       <c r="H804" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I804" s="14" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="J804" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K804" s="20"/>
     </row>
     <row r="805" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A805" s="13">
         <v>803</v>
       </c>
       <c r="B805" s="19">
         <v>45925</v>
       </c>
       <c r="C805" s="11" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
       <c r="D805" s="12">
         <v>10</v>
       </c>
       <c r="E805" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F805" s="13">
         <v>1751471</v>
       </c>
       <c r="G805" s="16" t="s">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="H805" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I805" s="14" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="J805" s="13" t="s">
-        <v>1265</v>
+        <v>879</v>
       </c>
       <c r="K805" s="20"/>
     </row>
     <row r="806" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A806" s="13">
         <v>804</v>
       </c>
       <c r="B806" s="19">
         <v>45928</v>
       </c>
       <c r="C806" s="11" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D806" s="12">
         <v>25</v>
       </c>
       <c r="E806" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F806" s="13">
         <v>1752474</v>
       </c>
       <c r="G806" s="16" t="s">
         <v>1349</v>
       </c>
       <c r="H806" s="14" t="s">
         <v>93</v>
       </c>
       <c r="I806" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="J806" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K806" s="20"/>
     </row>
     <row r="807" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A807" s="13">
         <v>805</v>
       </c>
       <c r="B807" s="19">
         <v>45929</v>
       </c>
       <c r="C807" s="11" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="D807" s="12">
         <v>20</v>
       </c>
       <c r="E807" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F807" s="13">
         <v>1752854</v>
       </c>
       <c r="G807" s="16" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
       <c r="H807" s="14" t="s">
         <v>520</v>
       </c>
       <c r="I807" s="14" t="s">
         <v>487</v>
       </c>
       <c r="J807" s="13" t="s">
-        <v>1265</v>
-[...1 lines deleted...]
-      <c r="K807" s="20"/>
+        <v>29</v>
+      </c>
+      <c r="K807" s="14" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="808" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A808" s="13">
         <v>806</v>
       </c>
       <c r="B808" s="19">
         <v>45929</v>
       </c>
       <c r="C808" s="11" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
       <c r="D808" s="12">
         <v>10</v>
       </c>
       <c r="E808" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F808" s="13">
         <v>1752936</v>
       </c>
       <c r="G808" s="16" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
       <c r="H808" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I808" s="14" t="s">
         <v>883</v>
       </c>
       <c r="J808" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K808" s="20" t="s">
-        <v>1753</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="809" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A809" s="13">
         <v>807</v>
       </c>
       <c r="B809" s="19">
         <v>45929</v>
       </c>
       <c r="C809" s="11" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
       <c r="D809" s="12">
         <v>10</v>
       </c>
       <c r="E809" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F809" s="13">
         <v>1752955</v>
       </c>
       <c r="G809" s="16" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
       <c r="H809" s="14" t="s">
         <v>63</v>
       </c>
       <c r="I809" s="14" t="s">
         <v>883</v>
       </c>
       <c r="J809" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K809" s="20" t="s">
-        <v>1753</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="810" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A810" s="13">
         <v>808</v>
       </c>
       <c r="B810" s="19">
         <v>45929</v>
       </c>
       <c r="C810" s="11" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
       <c r="D810" s="12">
         <v>10</v>
       </c>
       <c r="E810" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F810" s="13">
         <v>1752976</v>
       </c>
       <c r="G810" s="16" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
       <c r="H810" s="14" t="s">
         <v>150</v>
       </c>
       <c r="I810" s="14" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
       <c r="J810" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K810" s="20" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="811" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A811" s="13">
         <v>809</v>
       </c>
       <c r="B811" s="19">
         <v>45930</v>
       </c>
       <c r="C811" s="11" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
       <c r="D811" s="12">
         <v>20</v>
       </c>
       <c r="E811" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F811" s="13">
         <v>1753173</v>
       </c>
       <c r="G811" s="16" t="s">
-        <v>1731</v>
-[...1 lines deleted...]
-      <c r="H811" s="33" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H811" s="32" t="s">
         <v>234</v>
       </c>
-      <c r="I811" s="33" t="s">
-        <v>1742</v>
+      <c r="I811" s="32" t="s">
+        <v>1741</v>
       </c>
       <c r="J811" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K811" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="812" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A812" s="13">
         <v>810</v>
       </c>
       <c r="B812" s="19">
         <v>45930</v>
       </c>
       <c r="C812" s="11" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
       <c r="D812" s="12">
         <v>8</v>
       </c>
       <c r="E812" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F812" s="13">
         <v>1753241</v>
       </c>
       <c r="G812" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="H812" s="33" t="s">
+      <c r="H812" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="I812" s="33" t="s">
+      <c r="I812" s="32" t="s">
         <v>1108</v>
       </c>
-      <c r="J812" s="28" t="s">
+      <c r="J812" s="27" t="s">
         <v>879</v>
       </c>
-      <c r="K812" s="34"/>
+      <c r="K812" s="33"/>
     </row>
     <row r="813" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A813" s="13">
         <v>811</v>
       </c>
       <c r="B813" s="19">
         <v>45930</v>
       </c>
       <c r="C813" s="11" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="D813" s="12">
         <v>24.99</v>
       </c>
       <c r="E813" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F813" s="13">
         <v>1753305</v>
       </c>
       <c r="G813" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="H813" s="33" t="s">
+      <c r="H813" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="I813" s="33" t="s">
-[...5 lines deleted...]
-      <c r="K813" s="34"/>
+      <c r="I813" s="32" t="s">
+        <v>1643</v>
+      </c>
+      <c r="J813" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K813" s="33"/>
     </row>
     <row r="814" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A814" s="13">
         <v>812</v>
       </c>
       <c r="B814" s="19">
         <v>45930</v>
       </c>
       <c r="C814" s="11" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
       <c r="D814" s="12">
         <v>20</v>
       </c>
       <c r="E814" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F814" s="13">
         <v>1753330</v>
       </c>
       <c r="G814" s="16" t="s">
         <v>987</v>
       </c>
-      <c r="H814" s="33" t="s">
+      <c r="H814" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="I814" s="33" t="s">
+      <c r="I814" s="32" t="s">
         <v>988</v>
       </c>
-      <c r="J814" s="28" t="s">
+      <c r="J814" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K814" s="34" t="s">
-        <v>1750</v>
+      <c r="K814" s="33" t="s">
+        <v>1749</v>
       </c>
     </row>
     <row r="815" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A815" s="13">
         <v>813</v>
       </c>
       <c r="B815" s="19">
         <v>45930</v>
       </c>
       <c r="C815" s="11" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="D815" s="12">
         <v>20</v>
       </c>
       <c r="E815" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F815" s="13">
         <v>1753331</v>
       </c>
       <c r="G815" s="16" t="s">
-        <v>1732</v>
-[...1 lines deleted...]
-      <c r="H815" s="33" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H815" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="I815" s="33" t="s">
-        <v>1743</v>
+      <c r="I815" s="32" t="s">
+        <v>1742</v>
       </c>
       <c r="J815" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K815" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="816" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A816" s="13">
         <v>814</v>
       </c>
       <c r="B816" s="19">
         <v>45930</v>
       </c>
       <c r="C816" s="11" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="D816" s="12">
         <v>13</v>
       </c>
       <c r="E816" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F816" s="13">
         <v>1753334</v>
       </c>
       <c r="G816" s="16" t="s">
-        <v>1733</v>
-[...1 lines deleted...]
-      <c r="H816" s="33" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H816" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="I816" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J816" s="28" t="s">
+      <c r="I816" s="32" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J816" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K816" s="34" t="s">
-        <v>1749</v>
+      <c r="K816" s="33" t="s">
+        <v>1748</v>
       </c>
     </row>
     <row r="817" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A817" s="13">
         <v>815</v>
       </c>
       <c r="B817" s="19">
         <v>45930</v>
       </c>
       <c r="C817" s="11" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
       <c r="D817" s="12">
         <v>25</v>
       </c>
       <c r="E817" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F817" s="13">
         <v>1753410</v>
       </c>
       <c r="G817" s="16" t="s">
-        <v>1734</v>
-[...1 lines deleted...]
-      <c r="H817" s="33" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H817" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="I817" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J817" s="28" t="s">
+      <c r="I817" s="32" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J817" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K817" s="34" t="s">
-        <v>1755</v>
+      <c r="K817" s="33" t="s">
+        <v>1754</v>
       </c>
     </row>
     <row r="818" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A818" s="13">
         <v>816</v>
       </c>
       <c r="B818" s="19">
         <v>45930</v>
       </c>
       <c r="C818" s="11" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
       <c r="D818" s="12">
         <v>15</v>
       </c>
       <c r="E818" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F818" s="13">
         <v>1753452</v>
       </c>
       <c r="G818" s="16" t="s">
-        <v>1735</v>
-[...1 lines deleted...]
-      <c r="H818" s="33" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H818" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="I818" s="33" t="s">
-[...5 lines deleted...]
-      <c r="K818" s="34"/>
+      <c r="I818" s="32" t="s">
+        <v>1744</v>
+      </c>
+      <c r="J818" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K818" s="33"/>
     </row>
     <row r="819" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A819" s="13">
         <v>817</v>
       </c>
       <c r="B819" s="19">
         <v>45930</v>
       </c>
       <c r="C819" s="11" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
       <c r="D819" s="12">
         <v>10</v>
       </c>
       <c r="E819" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F819" s="13">
         <v>1753475</v>
       </c>
       <c r="G819" s="16" t="s">
-        <v>1736</v>
-[...1 lines deleted...]
-      <c r="H819" s="33" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H819" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="I819" s="33" t="s">
+      <c r="I819" s="32" t="s">
         <v>749</v>
       </c>
       <c r="J819" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K819" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="820" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A820" s="13">
         <v>818</v>
       </c>
       <c r="B820" s="19">
         <v>45930</v>
       </c>
       <c r="C820" s="11" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
       <c r="D820" s="12">
         <v>20</v>
       </c>
       <c r="E820" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F820" s="13">
         <v>1753541</v>
       </c>
       <c r="G820" s="16" t="s">
-        <v>1737</v>
-[...1 lines deleted...]
-      <c r="H820" s="33" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H820" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="I820" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J820" s="28" t="s">
+      <c r="I820" s="32" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J820" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K820" s="34" t="s">
-        <v>1754</v>
+      <c r="K820" s="33" t="s">
+        <v>1753</v>
       </c>
     </row>
     <row r="821" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A821" s="13">
         <v>819</v>
       </c>
       <c r="B821" s="19">
         <v>45930</v>
       </c>
       <c r="C821" s="11" t="s">
-        <v>1758</v>
+        <v>1757</v>
       </c>
       <c r="D821" s="12">
         <v>8.5</v>
       </c>
       <c r="E821" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F821" s="13">
         <v>1753584</v>
       </c>
       <c r="G821" s="16" t="s">
-        <v>1738</v>
-[...1 lines deleted...]
-      <c r="H821" s="33" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H821" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="I821" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J821" s="28" t="s">
+      <c r="I821" s="32" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J821" s="27" t="s">
         <v>29</v>
       </c>
       <c r="K821" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="822" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A822" s="13">
         <v>820</v>
       </c>
       <c r="B822" s="19">
         <v>45930</v>
       </c>
       <c r="C822" s="11" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
       <c r="D822" s="12">
         <v>10</v>
       </c>
       <c r="E822" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F822" s="13">
         <v>1753600</v>
       </c>
       <c r="G822" s="16" t="s">
         <v>854</v>
       </c>
-      <c r="H822" s="33" t="s">
+      <c r="H822" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="I822" s="33" t="s">
+      <c r="I822" s="32" t="s">
         <v>1464</v>
       </c>
-      <c r="J822" s="28" t="s">
-[...2 lines deleted...]
-      <c r="K822" s="34"/>
+      <c r="J822" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K822" s="33"/>
     </row>
     <row r="823" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A823" s="13">
         <v>821</v>
       </c>
       <c r="B823" s="19">
         <v>45930</v>
       </c>
       <c r="C823" s="11" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
       <c r="D823" s="12">
         <v>25</v>
       </c>
       <c r="E823" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F823" s="13">
         <v>1753684</v>
       </c>
       <c r="G823" s="16" t="s">
         <v>1463</v>
       </c>
-      <c r="H823" s="33" t="s">
+      <c r="H823" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="I823" s="33" t="s">
+      <c r="I823" s="32" t="s">
         <v>1464</v>
       </c>
-      <c r="J823" s="28" t="s">
+      <c r="J823" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K823" s="34" t="s">
-        <v>1751</v>
+      <c r="K823" s="33" t="s">
+        <v>1750</v>
       </c>
     </row>
     <row r="824" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A824" s="13">
         <v>822</v>
       </c>
       <c r="B824" s="19">
         <v>45930</v>
       </c>
       <c r="C824" s="11" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
       <c r="D824" s="12">
         <v>10</v>
       </c>
       <c r="E824" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F824" s="13">
         <v>1753711</v>
       </c>
       <c r="G824" s="16" t="s">
-        <v>1739</v>
-[...1 lines deleted...]
-      <c r="H824" s="33" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H824" s="32" t="s">
         <v>1434</v>
       </c>
-      <c r="I824" s="33" t="s">
-[...5 lines deleted...]
-      <c r="K824" s="34"/>
+      <c r="I824" s="32" t="s">
+        <v>1747</v>
+      </c>
+      <c r="J824" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K824" s="14" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="825" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A825" s="13">
         <v>823</v>
       </c>
       <c r="B825" s="19">
         <v>45930</v>
       </c>
       <c r="C825" s="11" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
       <c r="D825" s="12">
         <v>9</v>
       </c>
       <c r="E825" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F825" s="13">
         <v>1753689</v>
       </c>
       <c r="G825" s="16" t="s">
         <v>1006</v>
       </c>
-      <c r="H825" s="33" t="s">
+      <c r="H825" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="I825" s="33" t="s">
+      <c r="I825" s="32" t="s">
         <v>281</v>
       </c>
-      <c r="J825" s="28" t="s">
+      <c r="J825" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K825" s="34" t="s">
-        <v>1649</v>
+      <c r="K825" s="33" t="s">
+        <v>1648</v>
       </c>
     </row>
     <row r="826" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A826" s="28">
+      <c r="A826" s="27">
         <v>824</v>
       </c>
-      <c r="B826" s="29">
+      <c r="B826" s="28">
         <v>45937</v>
       </c>
-      <c r="C826" s="30" t="s">
+      <c r="C826" s="29" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D826" s="30">
+        <v>11.5</v>
+      </c>
+      <c r="E826" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F826" s="27">
+        <v>1756104</v>
+      </c>
+      <c r="G826" s="31" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H826" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I826" s="32" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J826" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K826" s="33" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="827" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A827" s="27">
+        <v>825</v>
+      </c>
+      <c r="B827" s="28">
+        <v>45943</v>
+      </c>
+      <c r="C827" s="29" t="s">
         <v>1763</v>
       </c>
-      <c r="D826" s="31">
-[...8 lines deleted...]
-      <c r="G826" s="32" t="s">
+      <c r="D827" s="30">
+        <v>4.8</v>
+      </c>
+      <c r="E827" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F827" s="27">
+        <v>1758247</v>
+      </c>
+      <c r="G827" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H827" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I827" s="32" t="s">
+        <v>1862</v>
+      </c>
+      <c r="J827" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K827" s="33" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="828" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A828" s="27">
+        <v>826</v>
+      </c>
+      <c r="B828" s="28">
+        <v>45943</v>
+      </c>
+      <c r="C828" s="29" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D828" s="30">
+        <v>24.99</v>
+      </c>
+      <c r="E828" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F828" s="27">
+        <v>1758325</v>
+      </c>
+      <c r="G828" s="31" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H828" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="I828" s="32" t="s">
+        <v>1636</v>
+      </c>
+      <c r="J828" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K828" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="829" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A829" s="27">
+        <v>827</v>
+      </c>
+      <c r="B829" s="28">
+        <v>45950</v>
+      </c>
+      <c r="C829" s="29" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D829" s="30">
+        <v>24.99</v>
+      </c>
+      <c r="E829" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F829" s="27">
+        <v>1761408</v>
+      </c>
+      <c r="G829" s="31" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H829" s="32" t="s">
+        <v>234</v>
+      </c>
+      <c r="I829" s="32" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J829" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K829" s="33"/>
+    </row>
+    <row r="830" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A830" s="27">
+        <v>828</v>
+      </c>
+      <c r="B830" s="28">
+        <v>45951</v>
+      </c>
+      <c r="C830" s="29" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D830" s="30">
+        <v>13.29</v>
+      </c>
+      <c r="E830" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F830" s="27">
+        <v>1761939</v>
+      </c>
+      <c r="G830" s="31" t="s">
         <v>1826</v>
       </c>
-      <c r="H826" s="33" t="s">
-[...5 lines deleted...]
-      <c r="J826" s="28" t="s">
+      <c r="H830" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I830" s="32" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J830" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K826" s="34" t="s">
-[...34 lines deleted...]
-      <c r="K827" s="34" t="s">
+      <c r="K830" s="33" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="828" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
-[...72 lines deleted...]
-      <c r="C830" s="30" t="s">
+    <row r="831" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A831" s="27">
+        <v>829</v>
+      </c>
+      <c r="B831" s="28">
+        <v>45952</v>
+      </c>
+      <c r="C831" s="29" t="s">
         <v>1767</v>
       </c>
-      <c r="D830" s="31">
-[...8 lines deleted...]
-      <c r="G830" s="32" t="s">
+      <c r="D831" s="30">
+        <v>14</v>
+      </c>
+      <c r="E831" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F831" s="27">
+        <v>1762310</v>
+      </c>
+      <c r="G831" s="31" t="s">
         <v>1827</v>
-      </c>
-[...33 lines deleted...]
-        <v>1828</v>
       </c>
       <c r="H831" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="I831" s="33" t="s">
+      <c r="I831" s="32" t="s">
         <v>230</v>
       </c>
-      <c r="J831" s="28" t="s">
+      <c r="J831" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K831" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="832" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A832" s="27">
+        <v>830</v>
+      </c>
+      <c r="B832" s="28">
+        <v>45953</v>
+      </c>
+      <c r="C832" s="29" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D832" s="30">
+        <v>7</v>
+      </c>
+      <c r="E832" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F832" s="27">
+        <v>1762751</v>
+      </c>
+      <c r="G832" s="31" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H832" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I832" s="32" t="s">
+        <v>1839</v>
+      </c>
+      <c r="J832" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K832" s="33"/>
+    </row>
+    <row r="833" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A833" s="27">
+        <v>831</v>
+      </c>
+      <c r="B833" s="28">
+        <v>45953</v>
+      </c>
+      <c r="C833" s="29" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D833" s="30">
+        <v>17</v>
+      </c>
+      <c r="E833" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F833" s="27">
+        <v>1762767</v>
+      </c>
+      <c r="G833" s="31" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H833" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="I833" s="32" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J833" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K833" s="33" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="834" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A834" s="27">
+        <v>832</v>
+      </c>
+      <c r="B834" s="28">
+        <v>45953</v>
+      </c>
+      <c r="C834" s="29" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D834" s="30">
+        <v>20</v>
+      </c>
+      <c r="E834" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F834" s="27">
+        <v>1763054</v>
+      </c>
+      <c r="G834" s="31" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H834" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I834" s="32" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J834" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K834" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="835" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A835" s="27">
+        <v>833</v>
+      </c>
+      <c r="B835" s="28">
+        <v>45954</v>
+      </c>
+      <c r="C835" s="29" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D835" s="30">
+        <v>20</v>
+      </c>
+      <c r="E835" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F835" s="27">
+        <v>1763285</v>
+      </c>
+      <c r="G835" s="31" t="s">
+        <v>987</v>
+      </c>
+      <c r="H835" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I835" s="32" t="s">
+        <v>988</v>
+      </c>
+      <c r="J835" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K835" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="836" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A836" s="27">
+        <v>834</v>
+      </c>
+      <c r="B836" s="28">
+        <v>45954</v>
+      </c>
+      <c r="C836" s="29" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D836" s="30">
+        <v>13</v>
+      </c>
+      <c r="E836" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F836" s="27">
+        <v>1763354</v>
+      </c>
+      <c r="G836" s="31" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H836" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I836" s="32" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J836" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K836" s="33"/>
+    </row>
+    <row r="837" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A837" s="27">
+        <v>835</v>
+      </c>
+      <c r="B837" s="28">
+        <v>45954</v>
+      </c>
+      <c r="C837" s="29" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D837" s="30">
+        <v>10</v>
+      </c>
+      <c r="E837" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F837" s="27">
+        <v>1763553</v>
+      </c>
+      <c r="G837" s="31" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H837" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I837" s="32" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J837" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K837" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="838" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A838" s="27">
+        <v>836</v>
+      </c>
+      <c r="B838" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C838" s="29" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D838" s="30">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="E838" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F838" s="27">
+        <v>1764124</v>
+      </c>
+      <c r="G838" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H838" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I838" s="32" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J838" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K838" s="33" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="839" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A839" s="27">
+        <v>837</v>
+      </c>
+      <c r="B839" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C839" s="29" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D839" s="30">
+        <v>8</v>
+      </c>
+      <c r="E839" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F839" s="27">
+        <v>1764167</v>
+      </c>
+      <c r="G839" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H839" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I839" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J839" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K839" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="840" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A840" s="27">
+        <v>838</v>
+      </c>
+      <c r="B840" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C840" s="29" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D840" s="30">
+        <v>8</v>
+      </c>
+      <c r="E840" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F840" s="27">
+        <v>1764181</v>
+      </c>
+      <c r="G840" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H840" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I840" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J840" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K840" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="841" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A841" s="27">
+        <v>839</v>
+      </c>
+      <c r="B841" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C841" s="29" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D841" s="30">
+        <v>8</v>
+      </c>
+      <c r="E841" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F841" s="27">
+        <v>1764182</v>
+      </c>
+      <c r="G841" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H841" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I841" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J841" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K841" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="842" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A842" s="27">
+        <v>840</v>
+      </c>
+      <c r="B842" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C842" s="29" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D842" s="30">
+        <v>8</v>
+      </c>
+      <c r="E842" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F842" s="27">
+        <v>1764200</v>
+      </c>
+      <c r="G842" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H842" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I842" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J842" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K842" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="843" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A843" s="27">
+        <v>841</v>
+      </c>
+      <c r="B843" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C843" s="29" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D843" s="30">
+        <v>8</v>
+      </c>
+      <c r="E843" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F843" s="27">
+        <v>1764172</v>
+      </c>
+      <c r="G843" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H843" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I843" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J843" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K843" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="844" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A844" s="27">
+        <v>842</v>
+      </c>
+      <c r="B844" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C844" s="29" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D844" s="30">
+        <v>8</v>
+      </c>
+      <c r="E844" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F844" s="27">
+        <v>1764206</v>
+      </c>
+      <c r="G844" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H844" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I844" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J844" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K844" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="845" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A845" s="27">
+        <v>843</v>
+      </c>
+      <c r="B845" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C845" s="29" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D845" s="30">
+        <v>8</v>
+      </c>
+      <c r="E845" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F845" s="27">
+        <v>1764188</v>
+      </c>
+      <c r="G845" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H845" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I845" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J845" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K845" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="846" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A846" s="27">
+        <v>844</v>
+      </c>
+      <c r="B846" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C846" s="29" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D846" s="30">
+        <v>8</v>
+      </c>
+      <c r="E846" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F846" s="27">
+        <v>1764209</v>
+      </c>
+      <c r="G846" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H846" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I846" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J846" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K846" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="847" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A847" s="27">
+        <v>845</v>
+      </c>
+      <c r="B847" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C847" s="29" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D847" s="30">
+        <v>8</v>
+      </c>
+      <c r="E847" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F847" s="27">
+        <v>1764221</v>
+      </c>
+      <c r="G847" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H847" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I847" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J847" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K847" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="848" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A848" s="27">
+        <v>846</v>
+      </c>
+      <c r="B848" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C848" s="29" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D848" s="30">
+        <v>8</v>
+      </c>
+      <c r="E848" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F848" s="27">
+        <v>1764197</v>
+      </c>
+      <c r="G848" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H848" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I848" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J848" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K848" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="849" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A849" s="27">
+        <v>847</v>
+      </c>
+      <c r="B849" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C849" s="29" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D849" s="30">
+        <v>8</v>
+      </c>
+      <c r="E849" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F849" s="27">
+        <v>1764199</v>
+      </c>
+      <c r="G849" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H849" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I849" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J849" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K849" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="850" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A850" s="27">
+        <v>848</v>
+      </c>
+      <c r="B850" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C850" s="29" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D850" s="30">
+        <v>8</v>
+      </c>
+      <c r="E850" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F850" s="27">
+        <v>1764223</v>
+      </c>
+      <c r="G850" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H850" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I850" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J850" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K850" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="851" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A851" s="27">
+        <v>849</v>
+      </c>
+      <c r="B851" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C851" s="29" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D851" s="30">
+        <v>8</v>
+      </c>
+      <c r="E851" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F851" s="27">
+        <v>1764234</v>
+      </c>
+      <c r="G851" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H851" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I851" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J851" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K851" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="852" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A852" s="27">
+        <v>850</v>
+      </c>
+      <c r="B852" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C852" s="29" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D852" s="30">
+        <v>8</v>
+      </c>
+      <c r="E852" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F852" s="27">
+        <v>1764240</v>
+      </c>
+      <c r="G852" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H852" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I852" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J852" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K852" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="853" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A853" s="27">
+        <v>851</v>
+      </c>
+      <c r="B853" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C853" s="29" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D853" s="30">
+        <v>8</v>
+      </c>
+      <c r="E853" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F853" s="27">
+        <v>1764237</v>
+      </c>
+      <c r="G853" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H853" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I853" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J853" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K853" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="854" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A854" s="27">
+        <v>852</v>
+      </c>
+      <c r="B854" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C854" s="29" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D854" s="30">
+        <v>10</v>
+      </c>
+      <c r="E854" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F854" s="27">
+        <v>1764227</v>
+      </c>
+      <c r="G854" s="31" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H854" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I854" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J854" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K854" s="33" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="855" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A855" s="27">
+        <v>853</v>
+      </c>
+      <c r="B855" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C855" s="29" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D855" s="30">
+        <v>8</v>
+      </c>
+      <c r="E855" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F855" s="27">
+        <v>1764229</v>
+      </c>
+      <c r="G855" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H855" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I855" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J855" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K855" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="856" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A856" s="27">
+        <v>854</v>
+      </c>
+      <c r="B856" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C856" s="29" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D856" s="30">
+        <v>8</v>
+      </c>
+      <c r="E856" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F856" s="27">
+        <v>1764252</v>
+      </c>
+      <c r="G856" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H856" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I856" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J856" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K856" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="857" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A857" s="27">
+        <v>855</v>
+      </c>
+      <c r="B857" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C857" s="29" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D857" s="30">
+        <v>8</v>
+      </c>
+      <c r="E857" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F857" s="27">
+        <v>1764270</v>
+      </c>
+      <c r="G857" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H857" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I857" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J857" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K857" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="858" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A858" s="27">
+        <v>856</v>
+      </c>
+      <c r="B858" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C858" s="29" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D858" s="30">
+        <v>10</v>
+      </c>
+      <c r="E858" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F858" s="27">
+        <v>1764287</v>
+      </c>
+      <c r="G858" s="31" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H858" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I858" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J858" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K858" s="33" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="859" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A859" s="27">
+        <v>857</v>
+      </c>
+      <c r="B859" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C859" s="29" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D859" s="30">
+        <v>10</v>
+      </c>
+      <c r="E859" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F859" s="27">
+        <v>1764268</v>
+      </c>
+      <c r="G859" s="31" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H859" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I859" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J859" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K859" s="33" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="860" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A860" s="27">
+        <v>858</v>
+      </c>
+      <c r="B860" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C860" s="29" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D860" s="30">
+        <v>10</v>
+      </c>
+      <c r="E860" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F860" s="27">
+        <v>1764279</v>
+      </c>
+      <c r="G860" s="31" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H860" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I860" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J860" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K860" s="33" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="861" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A861" s="27">
+        <v>859</v>
+      </c>
+      <c r="B861" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C861" s="29" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D861" s="30">
+        <v>10</v>
+      </c>
+      <c r="E861" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F861" s="27">
+        <v>1764324</v>
+      </c>
+      <c r="G861" s="31" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H861" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I861" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J861" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K861" s="33" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="862" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A862" s="27">
+        <v>860</v>
+      </c>
+      <c r="B862" s="28">
+        <v>45957</v>
+      </c>
+      <c r="C862" s="29" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D862" s="30">
+        <v>10</v>
+      </c>
+      <c r="E862" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F862" s="27">
+        <v>1764307</v>
+      </c>
+      <c r="G862" s="31" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H862" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I862" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J862" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K862" s="33" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="863" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A863" s="27">
+        <v>861</v>
+      </c>
+      <c r="B863" s="28">
+        <v>45958</v>
+      </c>
+      <c r="C863" s="29" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D863" s="30">
+        <v>25</v>
+      </c>
+      <c r="E863" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F863" s="27">
+        <v>1764498</v>
+      </c>
+      <c r="G863" s="31" t="s">
+        <v>649</v>
+      </c>
+      <c r="H863" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I863" s="32" t="s">
+        <v>333</v>
+      </c>
+      <c r="J863" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K863" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="864" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A864" s="27">
+        <v>862</v>
+      </c>
+      <c r="B864" s="28">
+        <v>45958</v>
+      </c>
+      <c r="C864" s="29" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D864" s="30">
+        <v>10</v>
+      </c>
+      <c r="E864" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F864" s="27">
+        <v>1764549</v>
+      </c>
+      <c r="G864" s="31" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H864" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I864" s="32" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J864" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K864" s="33"/>
+    </row>
+    <row r="865" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A865" s="27">
+        <v>863</v>
+      </c>
+      <c r="B865" s="28">
+        <v>45958</v>
+      </c>
+      <c r="C865" s="29" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D865" s="30">
+        <v>8.6</v>
+      </c>
+      <c r="E865" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F865" s="27">
+        <v>1764645</v>
+      </c>
+      <c r="G865" s="31" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H865" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I865" s="32" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J865" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K865" s="33"/>
+    </row>
+    <row r="866" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A866" s="27">
+        <v>864</v>
+      </c>
+      <c r="B866" s="28">
+        <v>45959</v>
+      </c>
+      <c r="C866" s="29" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D866" s="30">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="E866" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F866" s="27">
+        <v>1764831</v>
+      </c>
+      <c r="G866" s="31" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H866" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I866" s="32" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J866" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K866" s="33"/>
+    </row>
+    <row r="867" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A867" s="27">
+        <v>865</v>
+      </c>
+      <c r="B867" s="28">
+        <v>45960</v>
+      </c>
+      <c r="C867" s="29" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D867" s="30">
+        <v>20</v>
+      </c>
+      <c r="E867" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F867" s="27">
+        <v>1765453</v>
+      </c>
+      <c r="G867" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H867" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I867" s="32" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J867" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K867" s="33" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="868" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A868" s="27">
+        <v>866</v>
+      </c>
+      <c r="B868" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C868" s="29" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D868" s="30">
+        <v>25</v>
+      </c>
+      <c r="E868" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F868" s="27">
+        <v>1765583</v>
+      </c>
+      <c r="G868" s="31" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H868" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I868" s="32" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J868" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K868" s="33"/>
+    </row>
+    <row r="869" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A869" s="27">
+        <v>867</v>
+      </c>
+      <c r="B869" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C869" s="29" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D869" s="30">
+        <v>9</v>
+      </c>
+      <c r="E869" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F869" s="27">
+        <v>1765590</v>
+      </c>
+      <c r="G869" s="31" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H869" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I869" s="32" t="s">
+        <v>281</v>
+      </c>
+      <c r="J869" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K869" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="870" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A870" s="27">
+        <v>868</v>
+      </c>
+      <c r="B870" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C870" s="29" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D870" s="30">
+        <v>5</v>
+      </c>
+      <c r="E870" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F870" s="27">
+        <v>1765662</v>
+      </c>
+      <c r="G870" s="31" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H870" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I870" s="32" t="s">
+        <v>1842</v>
+      </c>
+      <c r="J870" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K870" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="871" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A871" s="27">
+        <v>869</v>
+      </c>
+      <c r="B871" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C871" s="29" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D871" s="30">
+        <v>24.99</v>
+      </c>
+      <c r="E871" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F871" s="27">
+        <v>1765815</v>
+      </c>
+      <c r="G871" s="31" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H871" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="I871" s="32" t="s">
+        <v>1843</v>
+      </c>
+      <c r="J871" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K871" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="872" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A872" s="27">
+        <v>870</v>
+      </c>
+      <c r="B872" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C872" s="29" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D872" s="30">
+        <v>10</v>
+      </c>
+      <c r="E872" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F872" s="27">
+        <v>1765902</v>
+      </c>
+      <c r="G872" s="31" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H872" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I872" s="32" t="s">
+        <v>883</v>
+      </c>
+      <c r="J872" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K872" s="33" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="873" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A873" s="27">
+        <v>871</v>
+      </c>
+      <c r="B873" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C873" s="29" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D873" s="30">
+        <v>10</v>
+      </c>
+      <c r="E873" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F873" s="27">
+        <v>1765944</v>
+      </c>
+      <c r="G873" s="31" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H873" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I873" s="32" t="s">
+        <v>883</v>
+      </c>
+      <c r="J873" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K873" s="33" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="874" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A874" s="27">
+        <v>872</v>
+      </c>
+      <c r="B874" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C874" s="29" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D874" s="30">
+        <v>11.9</v>
+      </c>
+      <c r="E874" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F874" s="27">
+        <v>1765996</v>
+      </c>
+      <c r="G874" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H874" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I874" s="32" t="s">
+        <v>1574</v>
+      </c>
+      <c r="J874" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K874" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="875" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A875" s="27">
+        <v>873</v>
+      </c>
+      <c r="B875" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C875" s="29" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D875" s="30">
+        <v>11.9</v>
+      </c>
+      <c r="E875" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F875" s="27">
+        <v>1765985</v>
+      </c>
+      <c r="G875" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H875" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I875" s="32" t="s">
+        <v>1574</v>
+      </c>
+      <c r="J875" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K875" s="33" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="876" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A876" s="27">
+        <v>874</v>
+      </c>
+      <c r="B876" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C876" s="29" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D876" s="30">
+        <v>10</v>
+      </c>
+      <c r="E876" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F876" s="27">
+        <v>1766018</v>
+      </c>
+      <c r="G876" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H876" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I876" s="32" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J876" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K876" s="33" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="877" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A877" s="27">
+        <v>875</v>
+      </c>
+      <c r="B877" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C877" s="29" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D877" s="30">
+        <v>7.3</v>
+      </c>
+      <c r="E877" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F877" s="27">
+        <v>1766029</v>
+      </c>
+      <c r="G877" s="31" t="s">
+        <v>744</v>
+      </c>
+      <c r="H877" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I877" s="32" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J877" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K877" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="878" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A878" s="27">
+        <v>876</v>
+      </c>
+      <c r="B878" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C878" s="29" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D878" s="30">
+        <v>3</v>
+      </c>
+      <c r="E878" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F878" s="27">
+        <v>1766035</v>
+      </c>
+      <c r="G878" s="31" t="s">
+        <v>432</v>
+      </c>
+      <c r="H878" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I878" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J878" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K878" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="879" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A879" s="27">
+        <v>877</v>
+      </c>
+      <c r="B879" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C879" s="29" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D879" s="30">
+        <v>13.5</v>
+      </c>
+      <c r="E879" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F879" s="27">
+        <v>1766036</v>
+      </c>
+      <c r="G879" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H879" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I879" s="32" t="s">
+        <v>1845</v>
+      </c>
+      <c r="J879" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K879" s="33"/>
+    </row>
+    <row r="880" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A880" s="27">
+        <v>878</v>
+      </c>
+      <c r="B880" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C880" s="29" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D880" s="30">
+        <v>3</v>
+      </c>
+      <c r="E880" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F880" s="27">
+        <v>1766037</v>
+      </c>
+      <c r="G880" s="31" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H880" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I880" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J880" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K880" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="881" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A881" s="27">
+        <v>879</v>
+      </c>
+      <c r="B881" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C881" s="29" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D881" s="30">
+        <v>3</v>
+      </c>
+      <c r="E881" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F881" s="27">
+        <v>1766039</v>
+      </c>
+      <c r="G881" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H881" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I881" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J881" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K881" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="882" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A882" s="27">
+        <v>880</v>
+      </c>
+      <c r="B882" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C882" s="29" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D882" s="30">
+        <v>3</v>
+      </c>
+      <c r="E882" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F882" s="27">
+        <v>1766047</v>
+      </c>
+      <c r="G882" s="31" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H882" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I882" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J882" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K882" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="883" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A883" s="27">
+        <v>881</v>
+      </c>
+      <c r="B883" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C883" s="29" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D883" s="30">
+        <v>3</v>
+      </c>
+      <c r="E883" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F883" s="27">
+        <v>1766053</v>
+      </c>
+      <c r="G883" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H883" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I883" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J883" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K883" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="884" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A884" s="27">
+        <v>882</v>
+      </c>
+      <c r="B884" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C884" s="29" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D884" s="30">
+        <v>3</v>
+      </c>
+      <c r="E884" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F884" s="27">
+        <v>1766054</v>
+      </c>
+      <c r="G884" s="31" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H884" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I884" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J884" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K884" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="885" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A885" s="27">
+        <v>883</v>
+      </c>
+      <c r="B885" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C885" s="29" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D885" s="30">
+        <v>3</v>
+      </c>
+      <c r="E885" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F885" s="27">
+        <v>1765976</v>
+      </c>
+      <c r="G885" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H885" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I885" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J885" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K885" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="886" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A886" s="27">
+        <v>884</v>
+      </c>
+      <c r="B886" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C886" s="29" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D886" s="30">
+        <v>3</v>
+      </c>
+      <c r="E886" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F886" s="27">
+        <v>1765977</v>
+      </c>
+      <c r="G886" s="31" t="s">
+        <v>455</v>
+      </c>
+      <c r="H886" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I886" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J886" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K886" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="887" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A887" s="27">
+        <v>885</v>
+      </c>
+      <c r="B887" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C887" s="29" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D887" s="30">
+        <v>3</v>
+      </c>
+      <c r="E887" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F887" s="27">
+        <v>1766061</v>
+      </c>
+      <c r="G887" s="31" t="s">
+        <v>425</v>
+      </c>
+      <c r="H887" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I887" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J887" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K887" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="888" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A888" s="27">
+        <v>886</v>
+      </c>
+      <c r="B888" s="28">
+        <v>45961</v>
+      </c>
+      <c r="C888" s="29" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D888" s="30">
+        <v>3</v>
+      </c>
+      <c r="E888" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F888" s="27">
+        <v>1766073</v>
+      </c>
+      <c r="G888" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H888" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I888" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J888" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K888" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="889" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A889" s="27">
+        <v>887</v>
+      </c>
+      <c r="B889" s="28">
+        <v>45966</v>
+      </c>
+      <c r="C889" s="29" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D889" s="30">
+        <v>10</v>
+      </c>
+      <c r="E889" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F889" s="27">
+        <v>1767410</v>
+      </c>
+      <c r="G889" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H889" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I889" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J889" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K889" s="33" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="890" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A890" s="27">
+        <v>888</v>
+      </c>
+      <c r="B890" s="28">
+        <v>45972</v>
+      </c>
+      <c r="C890" s="29" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D890" s="30">
+        <v>12.5</v>
+      </c>
+      <c r="E890" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F890" s="27">
+        <v>1769826</v>
+      </c>
+      <c r="G890" s="34" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H890" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I890" s="32" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J890" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K831" s="34"/>
-[...79 lines deleted...]
-      <c r="D834" s="31">
+      <c r="K890" s="33"/>
+    </row>
+    <row r="891" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A891" s="27">
+        <v>889</v>
+      </c>
+      <c r="B891" s="28">
+        <v>45978</v>
+      </c>
+      <c r="C891" s="29" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D891" s="30">
         <v>20</v>
       </c>
-      <c r="E834" s="12" t="s">
-[...1915 lines deleted...]
-      <c r="G890" s="35" t="s">
+      <c r="E891" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F891" s="27">
+        <v>1772098</v>
+      </c>
+      <c r="G891" s="34" t="s">
         <v>1921</v>
-      </c>
-[...31 lines deleted...]
-        <v>1922</v>
       </c>
       <c r="H891" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="I891" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J891" s="28" t="s">
+      <c r="I891" s="32" t="s">
+        <v>1932</v>
+      </c>
+      <c r="J891" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K891" s="34" t="s">
-        <v>1947</v>
+      <c r="K891" s="33" t="s">
+        <v>1946</v>
       </c>
     </row>
     <row r="892" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A892" s="28">
+      <c r="A892" s="27">
         <v>890</v>
       </c>
-      <c r="B892" s="29">
+      <c r="B892" s="28">
         <v>45978</v>
       </c>
-      <c r="C892" s="30" t="s">
-[...2 lines deleted...]
-      <c r="D892" s="31">
+      <c r="C892" s="29" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D892" s="30">
         <v>20</v>
       </c>
       <c r="E892" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F892" s="28">
+      <c r="F892" s="27">
         <v>1772069</v>
       </c>
-      <c r="G892" s="35" t="s">
-        <v>1923</v>
+      <c r="G892" s="34" t="s">
+        <v>1922</v>
       </c>
       <c r="H892" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="I892" s="33" t="s">
+      <c r="I892" s="32" t="s">
+        <v>1932</v>
+      </c>
+      <c r="J892" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K892" s="33" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="893" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A893" s="27">
+        <v>891</v>
+      </c>
+      <c r="B893" s="28">
+        <v>45981</v>
+      </c>
+      <c r="C893" s="29" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D893" s="30">
+        <v>10</v>
+      </c>
+      <c r="E893" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F893" s="27">
+        <v>1773558</v>
+      </c>
+      <c r="G893" s="34" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H893" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I893" s="32" t="s">
         <v>1933</v>
       </c>
-      <c r="J892" s="28" t="s">
+      <c r="J893" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K893" s="33"/>
+    </row>
+    <row r="894" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A894" s="27">
+        <v>892</v>
+      </c>
+      <c r="B894" s="28">
+        <v>45985</v>
+      </c>
+      <c r="C894" s="29" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D894" s="30">
+        <v>7.4</v>
+      </c>
+      <c r="E894" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F894" s="27">
+        <v>1774977</v>
+      </c>
+      <c r="G894" s="31" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H894" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I894" s="32" t="s">
+        <v>1934</v>
+      </c>
+      <c r="J894" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K894" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="895" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A895" s="27">
+        <v>893</v>
+      </c>
+      <c r="B895" s="28">
+        <v>45986</v>
+      </c>
+      <c r="C895" s="29" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D895" s="30">
+        <v>10</v>
+      </c>
+      <c r="E895" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F895" s="27">
+        <v>1775584</v>
+      </c>
+      <c r="G895" s="34" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H895" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="I895" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="J895" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K895" s="33"/>
+    </row>
+    <row r="896" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A896" s="27">
+        <v>894</v>
+      </c>
+      <c r="B896" s="28">
+        <v>45987</v>
+      </c>
+      <c r="C896" s="29" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D896" s="30">
+        <v>8</v>
+      </c>
+      <c r="E896" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F896" s="27">
+        <v>1775765</v>
+      </c>
+      <c r="G896" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H896" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I896" s="32" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J896" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K892" s="34" t="s">
-[...91 lines deleted...]
-      <c r="H895" s="33" t="s">
+      <c r="K896" s="33" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="897" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A897" s="27">
+        <v>895</v>
+      </c>
+      <c r="B897" s="28">
+        <v>45987</v>
+      </c>
+      <c r="C897" s="29" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D897" s="30">
+        <v>20</v>
+      </c>
+      <c r="E897" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F897" s="27">
+        <v>1775814</v>
+      </c>
+      <c r="G897" s="34" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H897" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="I895" s="33" t="s">
-[...11 lines deleted...]
-      <c r="B896" s="29">
+      <c r="I897" s="32" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J897" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K897" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="898" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A898" s="27">
+        <v>896</v>
+      </c>
+      <c r="B898" s="28">
         <v>45987</v>
       </c>
-      <c r="C896" s="30" t="s">
-[...34 lines deleted...]
-      <c r="C897" s="30" t="s">
+      <c r="C898" s="29" t="s">
         <v>1872</v>
       </c>
-      <c r="D897" s="31">
-[...32 lines deleted...]
-      <c r="D898" s="31">
+      <c r="D898" s="30">
         <v>7</v>
       </c>
       <c r="E898" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F898" s="28">
+      <c r="F898" s="27">
         <v>1775866</v>
       </c>
-      <c r="G898" s="35" t="s">
-        <v>1634</v>
+      <c r="G898" s="34" t="s">
+        <v>1633</v>
       </c>
       <c r="H898" s="14" t="s">
         <v>179</v>
       </c>
-      <c r="I898" s="33" t="s">
+      <c r="I898" s="32" t="s">
         <v>216</v>
       </c>
-      <c r="J898" s="28" t="s">
+      <c r="J898" s="27" t="s">
         <v>879</v>
       </c>
-      <c r="K898" s="34"/>
+      <c r="K898" s="33"/>
     </row>
     <row r="899" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A899" s="28">
+      <c r="A899" s="27">
         <v>897</v>
       </c>
-      <c r="B899" s="29">
+      <c r="B899" s="28">
         <v>45987</v>
       </c>
-      <c r="C899" s="30" t="s">
+      <c r="C899" s="29" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D899" s="30">
+        <v>8</v>
+      </c>
+      <c r="E899" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F899" s="27">
+        <v>1776046</v>
+      </c>
+      <c r="G899" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H899" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I899" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J899" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K899" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="900" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A900" s="27">
+        <v>898</v>
+      </c>
+      <c r="B900" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C900" s="29" t="s">
         <v>1874</v>
       </c>
-      <c r="D899" s="31">
+      <c r="D900" s="30">
         <v>8</v>
       </c>
-      <c r="E899" s="12" t="s">
-[...5 lines deleted...]
-      <c r="G899" s="32" t="s">
+      <c r="E900" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F900" s="27">
+        <v>1776181</v>
+      </c>
+      <c r="G900" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="H899" s="33" t="s">
+      <c r="H900" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="I899" s="33" t="s">
+      <c r="I900" s="32" t="s">
         <v>528</v>
       </c>
-      <c r="J899" s="28" t="s">
+      <c r="J900" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K900" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="901" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A901" s="27">
+        <v>899</v>
+      </c>
+      <c r="B901" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C901" s="29" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D901" s="30">
+        <v>8</v>
+      </c>
+      <c r="E901" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F901" s="27">
+        <v>1776176</v>
+      </c>
+      <c r="G901" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H901" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I901" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J901" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K901" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="902" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A902" s="27">
+        <v>900</v>
+      </c>
+      <c r="B902" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C902" s="29" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D902" s="30">
+        <v>8</v>
+      </c>
+      <c r="E902" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F902" s="27">
+        <v>1776177</v>
+      </c>
+      <c r="G902" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H902" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I902" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J902" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K902" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="903" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A903" s="27">
+        <v>901</v>
+      </c>
+      <c r="B903" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C903" s="29" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D903" s="30">
+        <v>8</v>
+      </c>
+      <c r="E903" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F903" s="27">
+        <v>1776184</v>
+      </c>
+      <c r="G903" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H903" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I903" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J903" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K903" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="904" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A904" s="27">
+        <v>902</v>
+      </c>
+      <c r="B904" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C904" s="29" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D904" s="30">
+        <v>8</v>
+      </c>
+      <c r="E904" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F904" s="27">
+        <v>1776200</v>
+      </c>
+      <c r="G904" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H904" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I904" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J904" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K904" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="905" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A905" s="27">
+        <v>903</v>
+      </c>
+      <c r="B905" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C905" s="29" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D905" s="30">
+        <v>8</v>
+      </c>
+      <c r="E905" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F905" s="27">
+        <v>1776186</v>
+      </c>
+      <c r="G905" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H905" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I905" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J905" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K905" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="906" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A906" s="27">
+        <v>904</v>
+      </c>
+      <c r="B906" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C906" s="29" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D906" s="30">
+        <v>8</v>
+      </c>
+      <c r="E906" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F906" s="27">
+        <v>1776207</v>
+      </c>
+      <c r="G906" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H906" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I906" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J906" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K906" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="907" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A907" s="27">
+        <v>905</v>
+      </c>
+      <c r="B907" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C907" s="29" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D907" s="30">
+        <v>8</v>
+      </c>
+      <c r="E907" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F907" s="27">
+        <v>1776187</v>
+      </c>
+      <c r="G907" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H907" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I907" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J907" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K907" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="908" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A908" s="27">
+        <v>906</v>
+      </c>
+      <c r="B908" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C908" s="29" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D908" s="30">
+        <v>8</v>
+      </c>
+      <c r="E908" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F908" s="27">
+        <v>1776223</v>
+      </c>
+      <c r="G908" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H908" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I908" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J908" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K908" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="909" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A909" s="27">
+        <v>907</v>
+      </c>
+      <c r="B909" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C909" s="29" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D909" s="30">
+        <v>8</v>
+      </c>
+      <c r="E909" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F909" s="27">
+        <v>1776657</v>
+      </c>
+      <c r="G909" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H909" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I909" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J909" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K909" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="910" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A910" s="27">
+        <v>908</v>
+      </c>
+      <c r="B910" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C910" s="29" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D910" s="30">
+        <v>8</v>
+      </c>
+      <c r="E910" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F910" s="27">
+        <v>1776708</v>
+      </c>
+      <c r="G910" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H910" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I910" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J910" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K910" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="911" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A911" s="27">
+        <v>909</v>
+      </c>
+      <c r="B911" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C911" s="29" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D911" s="30">
+        <v>8</v>
+      </c>
+      <c r="E911" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F911" s="27">
+        <v>1776786</v>
+      </c>
+      <c r="G911" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H911" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I911" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J911" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K911" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="912" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A912" s="27">
+        <v>910</v>
+      </c>
+      <c r="B912" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C912" s="29" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D912" s="30">
+        <v>8</v>
+      </c>
+      <c r="E912" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F912" s="27">
+        <v>1776833</v>
+      </c>
+      <c r="G912" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H912" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I912" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J912" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K912" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="913" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A913" s="27">
+        <v>911</v>
+      </c>
+      <c r="B913" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C913" s="29" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D913" s="30">
+        <v>8</v>
+      </c>
+      <c r="E913" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F913" s="27">
+        <v>1776841</v>
+      </c>
+      <c r="G913" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H913" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I913" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J913" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K913" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="914" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A914" s="27">
+        <v>912</v>
+      </c>
+      <c r="B914" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C914" s="29" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D914" s="30">
+        <v>8</v>
+      </c>
+      <c r="E914" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F914" s="27">
+        <v>1776845</v>
+      </c>
+      <c r="G914" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H914" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I914" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J914" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K914" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="915" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A915" s="27">
+        <v>913</v>
+      </c>
+      <c r="B915" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C915" s="29" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D915" s="30">
+        <v>8</v>
+      </c>
+      <c r="E915" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F915" s="27">
+        <v>1776848</v>
+      </c>
+      <c r="G915" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H915" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I915" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J915" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K915" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="916" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A916" s="27">
+        <v>914</v>
+      </c>
+      <c r="B916" s="28">
+        <v>45988</v>
+      </c>
+      <c r="C916" s="29" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D916" s="30">
+        <v>8</v>
+      </c>
+      <c r="E916" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F916" s="27">
+        <v>1776839</v>
+      </c>
+      <c r="G916" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H916" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I916" s="32" t="s">
+        <v>528</v>
+      </c>
+      <c r="J916" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K916" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="917" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A917" s="27">
+        <v>915</v>
+      </c>
+      <c r="B917" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C917" s="29" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D917" s="30">
+        <v>10</v>
+      </c>
+      <c r="E917" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F917" s="27">
+        <v>1777277</v>
+      </c>
+      <c r="G917" s="34" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H917" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I917" s="32" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J917" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K917" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="918" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A918" s="27">
+        <v>916</v>
+      </c>
+      <c r="B918" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C918" s="29" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D918" s="30">
+        <v>10</v>
+      </c>
+      <c r="E918" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F918" s="27">
+        <v>1777780</v>
+      </c>
+      <c r="G918" s="34" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H918" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I918" s="32" t="s">
+        <v>883</v>
+      </c>
+      <c r="J918" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K918" s="33"/>
+    </row>
+    <row r="919" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A919" s="27">
+        <v>917</v>
+      </c>
+      <c r="B919" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C919" s="29" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D919" s="30">
+        <v>10</v>
+      </c>
+      <c r="E919" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F919" s="27">
+        <v>1777912</v>
+      </c>
+      <c r="G919" s="34" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H919" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I919" s="32" t="s">
+        <v>883</v>
+      </c>
+      <c r="J919" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K919" s="33"/>
+    </row>
+    <row r="920" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A920" s="27">
+        <v>918</v>
+      </c>
+      <c r="B920" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C920" s="29" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D920" s="30">
+        <v>10</v>
+      </c>
+      <c r="E920" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F920" s="27">
+        <v>1777939</v>
+      </c>
+      <c r="G920" s="34" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H920" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I920" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J920" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K920" s="33" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="921" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A921" s="27">
+        <v>919</v>
+      </c>
+      <c r="B921" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C921" s="29" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D921" s="30">
+        <v>10</v>
+      </c>
+      <c r="E921" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F921" s="27">
+        <v>1777943</v>
+      </c>
+      <c r="G921" s="34" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H921" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I921" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J921" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K921" s="33" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="922" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A922" s="27">
+        <v>920</v>
+      </c>
+      <c r="B922" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C922" s="29" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D922" s="30">
+        <v>10</v>
+      </c>
+      <c r="E922" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F922" s="27">
+        <v>1777918</v>
+      </c>
+      <c r="G922" s="34" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H922" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I922" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J922" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K922" s="33" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="923" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A923" s="27">
+        <v>921</v>
+      </c>
+      <c r="B923" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C923" s="29" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D923" s="30">
+        <v>10</v>
+      </c>
+      <c r="E923" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F923" s="27">
+        <v>1777965</v>
+      </c>
+      <c r="G923" s="34" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H923" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I923" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J923" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K923" s="33" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="924" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A924" s="27">
+        <v>922</v>
+      </c>
+      <c r="B924" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C924" s="29" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D924" s="30">
+        <v>10</v>
+      </c>
+      <c r="E924" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F924" s="27">
+        <v>1777968</v>
+      </c>
+      <c r="G924" s="34" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H924" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I924" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J924" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K924" s="33" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="925" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A925" s="27">
+        <v>923</v>
+      </c>
+      <c r="B925" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C925" s="29" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D925" s="30">
+        <v>10</v>
+      </c>
+      <c r="E925" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F925" s="27">
+        <v>1777981</v>
+      </c>
+      <c r="G925" s="34" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H925" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I925" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J925" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K925" s="33" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="926" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A926" s="27">
+        <v>924</v>
+      </c>
+      <c r="B926" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C926" s="29" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D926" s="30">
+        <v>10</v>
+      </c>
+      <c r="E926" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F926" s="27">
+        <v>1777987</v>
+      </c>
+      <c r="G926" s="34" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H926" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I926" s="32" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J926" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K926" s="33" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="927" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A927" s="27">
+        <v>925</v>
+      </c>
+      <c r="B927" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C927" s="29" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D927" s="30">
+        <v>10</v>
+      </c>
+      <c r="E927" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F927" s="27">
+        <v>1778081</v>
+      </c>
+      <c r="G927" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H927" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I927" s="32" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J927" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K927" s="33" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="928" spans="1:11" s="23" customFormat="1" ht="100" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A928" s="27">
+        <v>926</v>
+      </c>
+      <c r="B928" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C928" s="29" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D928" s="30">
+        <v>14</v>
+      </c>
+      <c r="E928" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F928" s="27">
+        <v>1778082</v>
+      </c>
+      <c r="G928" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H928" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I928" s="32" t="s">
+        <v>1940</v>
+      </c>
+      <c r="J928" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K928" s="33" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="929" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A929" s="27">
+        <v>927</v>
+      </c>
+      <c r="B929" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C929" s="29" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D929" s="30">
+        <v>8</v>
+      </c>
+      <c r="E929" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F929" s="27">
+        <v>1778076</v>
+      </c>
+      <c r="G929" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H929" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I929" s="32" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J929" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K929" s="33" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="930" spans="1:11" s="23" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A930" s="27">
+        <v>928</v>
+      </c>
+      <c r="B930" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C930" s="29" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D930" s="30">
+        <v>18.7</v>
+      </c>
+      <c r="E930" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F930" s="27">
+        <v>1778078</v>
+      </c>
+      <c r="G930" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H930" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I930" s="32" t="s">
+        <v>1941</v>
+      </c>
+      <c r="J930" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K930" s="33" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="931" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A931" s="27">
+        <v>929</v>
+      </c>
+      <c r="B931" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C931" s="29" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D931" s="30">
+        <v>8</v>
+      </c>
+      <c r="E931" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F931" s="27">
+        <v>1778067</v>
+      </c>
+      <c r="G931" s="34" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H931" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I931" s="32" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J931" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K931" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="932" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A932" s="27">
+        <v>930</v>
+      </c>
+      <c r="B932" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C932" s="29" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D932" s="30">
+        <v>8.4</v>
+      </c>
+      <c r="E932" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F932" s="27">
+        <v>1778102</v>
+      </c>
+      <c r="G932" s="34" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H932" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I932" s="32" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J932" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K932" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="933" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A933" s="27">
+        <v>931</v>
+      </c>
+      <c r="B933" s="28">
+        <v>45989</v>
+      </c>
+      <c r="C933" s="29" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D933" s="30">
+        <v>25</v>
+      </c>
+      <c r="E933" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F933" s="27">
+        <v>1778141</v>
+      </c>
+      <c r="G933" s="31" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H933" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I933" s="32" t="s">
+        <v>1937</v>
+      </c>
+      <c r="J933" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K899" s="34"/>
-[...20 lines deleted...]
-      <c r="G900" s="32" t="s">
+      <c r="K933" s="33"/>
+    </row>
+    <row r="934" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A934" s="27">
+        <v>932</v>
+      </c>
+      <c r="B934" s="28">
+        <v>45990</v>
+      </c>
+      <c r="C934" s="29" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D934" s="30">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="E934" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F934" s="27">
+        <v>1778167</v>
+      </c>
+      <c r="G934" s="34" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H934" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I934" s="32" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J934" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K934" s="33"/>
+    </row>
+    <row r="935" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A935" s="27">
+        <v>933</v>
+      </c>
+      <c r="B935" s="28">
+        <v>45990</v>
+      </c>
+      <c r="C935" s="29" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D935" s="30">
+        <v>10</v>
+      </c>
+      <c r="E935" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F935" s="27">
+        <v>1778201</v>
+      </c>
+      <c r="G935" s="34" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H935" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I935" s="32" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J935" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K935" s="33" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="936" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A936" s="27">
+        <v>934</v>
+      </c>
+      <c r="B936" s="28">
+        <v>45990</v>
+      </c>
+      <c r="C936" s="29" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D936" s="30">
+        <v>10</v>
+      </c>
+      <c r="E936" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F936" s="27">
+        <v>1778208</v>
+      </c>
+      <c r="G936" s="31" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H936" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I936" s="32" t="s">
+        <v>745</v>
+      </c>
+      <c r="J936" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K936" s="33"/>
+    </row>
+    <row r="937" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A937" s="27">
+        <v>935</v>
+      </c>
+      <c r="B937" s="28">
+        <v>45990</v>
+      </c>
+      <c r="C937" s="29" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D937" s="30">
+        <v>5</v>
+      </c>
+      <c r="E937" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F937" s="27">
+        <v>1778296</v>
+      </c>
+      <c r="G937" s="34" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H937" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I937" s="32" t="s">
+        <v>749</v>
+      </c>
+      <c r="J937" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K937" s="33"/>
+    </row>
+    <row r="938" spans="1:11" s="23" customFormat="1" ht="156.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A938" s="27">
+        <v>936</v>
+      </c>
+      <c r="B938" s="28">
+        <v>45990</v>
+      </c>
+      <c r="C938" s="29" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D938" s="30">
+        <v>17.5</v>
+      </c>
+      <c r="E938" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F938" s="27">
+        <v>1778402</v>
+      </c>
+      <c r="G938" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="H900" s="33" t="s">
-[...29 lines deleted...]
-      <c r="G901" s="32" t="s">
+      <c r="H938" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I938" s="32" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J938" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K938" s="33" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="939" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A939" s="27">
+        <v>937</v>
+      </c>
+      <c r="B939" s="28">
+        <v>45990</v>
+      </c>
+      <c r="C939" s="29" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D939" s="30">
+        <v>17.5</v>
+      </c>
+      <c r="E939" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F939" s="27">
+        <v>1778403</v>
+      </c>
+      <c r="G939" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="H901" s="33" t="s">
-[...29 lines deleted...]
-      <c r="G902" s="32" t="s">
+      <c r="H939" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I939" s="32" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J939" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K939" s="33" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="940" spans="1:11" s="23" customFormat="1" ht="157.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A940" s="27">
+        <v>938</v>
+      </c>
+      <c r="B940" s="28">
+        <v>45990</v>
+      </c>
+      <c r="C940" s="29" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D940" s="30">
+        <v>17.5</v>
+      </c>
+      <c r="E940" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F940" s="27">
+        <v>1778396</v>
+      </c>
+      <c r="G940" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="H902" s="33" t="s">
-[...29 lines deleted...]
-      <c r="G903" s="32" t="s">
+      <c r="H940" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I940" s="32" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J940" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K940" s="33" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="941" spans="1:11" s="23" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A941" s="27">
+        <v>939</v>
+      </c>
+      <c r="B941" s="28">
+        <v>45991</v>
+      </c>
+      <c r="C941" s="29" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D941" s="30">
+        <v>10</v>
+      </c>
+      <c r="E941" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F941" s="27">
+        <v>1778489</v>
+      </c>
+      <c r="G941" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="H903" s="33" t="s">
-[...461 lines deleted...]
-      <c r="H917" s="33" t="s">
+      <c r="H941" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="I941" s="32" t="s">
+        <v>1949</v>
+      </c>
+      <c r="J941" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K941" s="33" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="942" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A942" s="27">
+        <v>940</v>
+      </c>
+      <c r="B942" s="28">
+        <v>45991</v>
+      </c>
+      <c r="C942" s="29" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D942" s="30">
+        <v>25</v>
+      </c>
+      <c r="E942" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F942" s="27">
+        <v>1778530</v>
+      </c>
+      <c r="G942" s="34" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H942" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="I917" s="33" t="s">
-[...800 lines deleted...]
-      <c r="B941" s="29">
+      <c r="I942" s="32" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J942" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K942" s="33"/>
+    </row>
+    <row r="943" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A943" s="27">
+        <v>941</v>
+      </c>
+      <c r="B943" s="28">
         <v>45991</v>
       </c>
-      <c r="C941" s="30" t="s">
-[...34 lines deleted...]
-      <c r="C942" s="30" t="s">
+      <c r="C943" s="29" t="s">
         <v>1917</v>
       </c>
-      <c r="D942" s="31">
-[...32 lines deleted...]
-      <c r="D943" s="31">
+      <c r="D943" s="30">
         <v>20</v>
       </c>
       <c r="E943" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F943" s="28">
+      <c r="F943" s="27">
         <v>1778523</v>
       </c>
-      <c r="G943" s="32" t="s">
+      <c r="G943" s="31" t="s">
         <v>27</v>
       </c>
       <c r="H943" s="14" t="s">
         <v>380</v>
       </c>
-      <c r="I943" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J943" s="28" t="s">
+      <c r="I943" s="32" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J943" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K943" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="944" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A944" s="27">
+        <v>942</v>
+      </c>
+      <c r="B944" s="28">
+        <v>45991</v>
+      </c>
+      <c r="C944" s="29" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D944" s="30">
+        <v>12</v>
+      </c>
+      <c r="E944" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F944" s="27">
+        <v>1778533</v>
+      </c>
+      <c r="G944" s="34" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H944" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I944" s="32" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J944" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K944" s="33"/>
+    </row>
+    <row r="945" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A945" s="27">
+        <v>943</v>
+      </c>
+      <c r="B945" s="28">
+        <v>45991</v>
+      </c>
+      <c r="C945" s="29" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D945" s="30">
+        <v>12</v>
+      </c>
+      <c r="E945" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F945" s="27">
+        <v>1778544</v>
+      </c>
+      <c r="G945" s="34" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H945" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I945" s="32" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J945" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K945" s="33"/>
+    </row>
+    <row r="946" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A946" s="27">
+        <v>944</v>
+      </c>
+      <c r="B946" s="28">
+        <v>45995</v>
+      </c>
+      <c r="C946" s="29" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D946" s="30">
+        <v>15</v>
+      </c>
+      <c r="E946" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F946" s="27">
+        <v>1780548</v>
+      </c>
+      <c r="G946" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H946" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I946" s="32" t="s">
+        <v>2038</v>
+      </c>
+      <c r="J946" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K946" s="33" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="947" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A947" s="27">
+        <v>945</v>
+      </c>
+      <c r="B947" s="28">
+        <v>46006</v>
+      </c>
+      <c r="C947" s="29" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D947" s="30">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E947" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F947" s="27">
+        <v>1785634</v>
+      </c>
+      <c r="G947" s="34" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H947" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I947" s="32" t="s">
+        <v>749</v>
+      </c>
+      <c r="J947" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K947" s="33" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="948" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A948" s="27">
+        <v>946</v>
+      </c>
+      <c r="B948" s="28">
+        <v>46008</v>
+      </c>
+      <c r="C948" s="29" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D948" s="30">
+        <v>10</v>
+      </c>
+      <c r="E948" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F948" s="27">
+        <v>1786786</v>
+      </c>
+      <c r="G948" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H948" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I948" s="32" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J948" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K948" s="33" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="949" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A949" s="27">
+        <v>947</v>
+      </c>
+      <c r="B949" s="28">
+        <v>46009</v>
+      </c>
+      <c r="C949" s="29" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D949" s="30">
+        <v>6.4</v>
+      </c>
+      <c r="E949" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F949" s="27">
+        <v>1787265</v>
+      </c>
+      <c r="G949" s="34" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H949" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I949" s="32" t="s">
+        <v>285</v>
+      </c>
+      <c r="J949" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K949" s="33" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="950" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A950" s="27">
+        <v>948</v>
+      </c>
+      <c r="B950" s="28">
+        <v>46013</v>
+      </c>
+      <c r="C950" s="29" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D950" s="30">
+        <v>12</v>
+      </c>
+      <c r="E950" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F950" s="27">
+        <v>1788811</v>
+      </c>
+      <c r="G950" s="34" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H950" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I950" s="32" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J950" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K950" s="37"/>
+    </row>
+    <row r="951" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A951" s="27">
+        <v>949</v>
+      </c>
+      <c r="B951" s="28">
+        <v>46014</v>
+      </c>
+      <c r="C951" s="29" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D951" s="30">
+        <v>10</v>
+      </c>
+      <c r="E951" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F951" s="27">
+        <v>1789463</v>
+      </c>
+      <c r="G951" s="34" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H951" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I951" s="32" t="s">
+        <v>512</v>
+      </c>
+      <c r="J951" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K951" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="952" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A952" s="27">
+        <v>950</v>
+      </c>
+      <c r="B952" s="28">
+        <v>46014</v>
+      </c>
+      <c r="C952" s="29" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D952" s="30">
+        <v>20</v>
+      </c>
+      <c r="E952" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F952" s="27">
+        <v>1789476</v>
+      </c>
+      <c r="G952" s="34" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H952" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I952" s="32" t="s">
+        <v>2039</v>
+      </c>
+      <c r="J952" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K952" s="33" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="953" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A953" s="27">
+        <v>951</v>
+      </c>
+      <c r="B953" s="28">
+        <v>46015</v>
+      </c>
+      <c r="C953" s="29" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D953" s="30">
+        <v>22</v>
+      </c>
+      <c r="E953" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F953" s="27">
+        <v>1789993</v>
+      </c>
+      <c r="G953" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H953" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="I953" s="32" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J953" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K953" s="33" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="954" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A954" s="27">
+        <v>952</v>
+      </c>
+      <c r="B954" s="28">
+        <v>46015</v>
+      </c>
+      <c r="C954" s="29" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D954" s="30">
+        <v>22</v>
+      </c>
+      <c r="E954" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F954" s="27">
+        <v>1789995</v>
+      </c>
+      <c r="G954" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H954" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="I954" s="32" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J954" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K954" s="33" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="955" spans="1:11" s="23" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A955" s="27">
+        <v>953</v>
+      </c>
+      <c r="B955" s="28">
+        <v>46015</v>
+      </c>
+      <c r="C955" s="29" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D955" s="30">
+        <v>15</v>
+      </c>
+      <c r="E955" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F955" s="27">
+        <v>1790338</v>
+      </c>
+      <c r="G955" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H955" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I955" s="32" t="s">
+        <v>2041</v>
+      </c>
+      <c r="J955" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K955" s="33" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="956" spans="1:11" s="23" customFormat="1" ht="102.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A956" s="27">
+        <v>954</v>
+      </c>
+      <c r="B956" s="28">
+        <v>46016</v>
+      </c>
+      <c r="C956" s="29" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D956" s="30">
+        <v>16.8</v>
+      </c>
+      <c r="E956" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F956" s="27">
+        <v>1791223</v>
+      </c>
+      <c r="G956" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H956" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I956" s="32" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J956" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K956" s="33" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="957" spans="1:11" s="23" customFormat="1" ht="111.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A957" s="27">
+        <v>955</v>
+      </c>
+      <c r="B957" s="28">
+        <v>46016</v>
+      </c>
+      <c r="C957" s="29" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D957" s="30">
+        <v>7.84</v>
+      </c>
+      <c r="E957" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F957" s="27">
+        <v>1791473</v>
+      </c>
+      <c r="G957" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H957" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I957" s="32" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J957" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K957" s="33" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="958" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A958" s="27">
+        <v>956</v>
+      </c>
+      <c r="B958" s="28">
+        <v>46017</v>
+      </c>
+      <c r="C958" s="29" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D958" s="30">
+        <v>10</v>
+      </c>
+      <c r="E958" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F958" s="27">
+        <v>1792674</v>
+      </c>
+      <c r="G958" s="34" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H958" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I958" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J958" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K958" s="33" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="959" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A959" s="27">
+        <v>957</v>
+      </c>
+      <c r="B959" s="28">
+        <v>46017</v>
+      </c>
+      <c r="C959" s="29" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D959" s="30">
+        <v>10</v>
+      </c>
+      <c r="E959" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F959" s="27">
+        <v>1792659</v>
+      </c>
+      <c r="G959" s="34" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H959" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I959" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J959" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K959" s="33" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="960" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A960" s="27">
+        <v>958</v>
+      </c>
+      <c r="B960" s="28">
+        <v>46017</v>
+      </c>
+      <c r="C960" s="29" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D960" s="30">
+        <v>10</v>
+      </c>
+      <c r="E960" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F960" s="27">
+        <v>1792700</v>
+      </c>
+      <c r="G960" s="34" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H960" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I960" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J960" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K960" s="33" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="961" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A961" s="27">
+        <v>959</v>
+      </c>
+      <c r="B961" s="28">
+        <v>46017</v>
+      </c>
+      <c r="C961" s="29" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D961" s="30">
+        <v>10</v>
+      </c>
+      <c r="E961" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F961" s="27">
+        <v>1792714</v>
+      </c>
+      <c r="G961" s="34" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H961" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I961" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J961" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K961" s="33" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="962" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A962" s="27">
+        <v>960</v>
+      </c>
+      <c r="B962" s="28">
+        <v>46017</v>
+      </c>
+      <c r="C962" s="29" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D962" s="30">
+        <v>10</v>
+      </c>
+      <c r="E962" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F962" s="27">
+        <v>1792715</v>
+      </c>
+      <c r="G962" s="34" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H962" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I962" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J962" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K962" s="33" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="963" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A963" s="27">
+        <v>961</v>
+      </c>
+      <c r="B963" s="28">
+        <v>46017</v>
+      </c>
+      <c r="C963" s="29" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D963" s="30">
+        <v>10</v>
+      </c>
+      <c r="E963" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F963" s="27">
+        <v>1792697</v>
+      </c>
+      <c r="G963" s="34" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H963" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I963" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J963" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K963" s="33" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="964" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A964" s="27">
+        <v>962</v>
+      </c>
+      <c r="B964" s="28">
+        <v>46019</v>
+      </c>
+      <c r="C964" s="29" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D964" s="30">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="E964" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F964" s="27">
+        <v>1793226</v>
+      </c>
+      <c r="G964" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H964" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I964" s="32" t="s">
+        <v>2043</v>
+      </c>
+      <c r="J964" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K964" s="33" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="965" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A965" s="27">
+        <v>963</v>
+      </c>
+      <c r="B965" s="28">
+        <v>46019</v>
+      </c>
+      <c r="C965" s="29" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D965" s="30">
+        <v>8</v>
+      </c>
+      <c r="E965" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F965" s="27">
+        <v>1793156</v>
+      </c>
+      <c r="G965" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H965" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I965" s="32" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J965" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K943" s="34"/>
-[...29 lines deleted...]
-      <c r="J944" s="28" t="s">
+      <c r="K965" s="37"/>
+    </row>
+    <row r="966" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A966" s="27">
+        <v>964</v>
+      </c>
+      <c r="B966" s="28">
+        <v>46020</v>
+      </c>
+      <c r="C966" s="29" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D966" s="30">
+        <v>10</v>
+      </c>
+      <c r="E966" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F966" s="27">
+        <v>1793731</v>
+      </c>
+      <c r="G966" s="34" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H966" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I966" s="32" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J966" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K944" s="34"/>
-[...29 lines deleted...]
-      <c r="J945" s="28" t="s">
+      <c r="K966" s="37"/>
+    </row>
+    <row r="967" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A967" s="27">
+        <v>965</v>
+      </c>
+      <c r="B967" s="28">
+        <v>46020</v>
+      </c>
+      <c r="C967" s="29" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D967" s="30">
+        <v>15</v>
+      </c>
+      <c r="E967" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F967" s="27">
+        <v>1793784</v>
+      </c>
+      <c r="G967" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H967" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I967" s="32" t="s">
+        <v>2044</v>
+      </c>
+      <c r="J967" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K967" s="33" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="968" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A968" s="27">
+        <v>966</v>
+      </c>
+      <c r="B968" s="28">
+        <v>46020</v>
+      </c>
+      <c r="C968" s="29" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D968" s="30">
+        <v>15</v>
+      </c>
+      <c r="E968" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F968" s="27">
+        <v>1793813</v>
+      </c>
+      <c r="G968" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H968" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I968" s="32" t="s">
+        <v>2044</v>
+      </c>
+      <c r="J968" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K968" s="33" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="969" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A969" s="27">
+        <v>967</v>
+      </c>
+      <c r="B969" s="28">
+        <v>46020</v>
+      </c>
+      <c r="C969" s="29" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D969" s="30">
+        <v>10</v>
+      </c>
+      <c r="E969" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F969" s="27">
+        <v>1793850</v>
+      </c>
+      <c r="G969" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H969" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I969" s="32" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J969" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K969" s="33" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="970" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A970" s="27">
+        <v>968</v>
+      </c>
+      <c r="B970" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C970" s="29" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D970" s="30">
+        <v>15</v>
+      </c>
+      <c r="E970" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F970" s="27">
+        <v>1794094</v>
+      </c>
+      <c r="G970" s="34" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H970" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I970" s="32" t="s">
+        <v>2045</v>
+      </c>
+      <c r="J970" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K945" s="34"/>
-[...11 lines deleted...]
-      <c r="D946" s="31">
+      <c r="K970" s="37"/>
+    </row>
+    <row r="971" spans="1:11" s="23" customFormat="1" ht="111.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A971" s="27">
+        <v>969</v>
+      </c>
+      <c r="B971" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C971" s="29" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D971" s="30">
+        <v>8</v>
+      </c>
+      <c r="E971" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F971" s="27">
+        <v>1794095</v>
+      </c>
+      <c r="G971" s="34" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H971" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I971" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J971" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K971" s="33" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="972" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A972" s="27">
+        <v>970</v>
+      </c>
+      <c r="B972" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C972" s="29" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D972" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E972" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F972" s="27">
+        <v>1794134</v>
+      </c>
+      <c r="G972" s="34" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H972" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I972" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J972" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K972" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="973" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A973" s="27">
+        <v>971</v>
+      </c>
+      <c r="B973" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C973" s="29" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D973" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E973" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F973" s="27">
+        <v>1794141</v>
+      </c>
+      <c r="G973" s="34" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H973" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I973" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J973" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K973" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="974" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A974" s="27">
+        <v>972</v>
+      </c>
+      <c r="B974" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C974" s="29" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D974" s="30">
+        <v>8</v>
+      </c>
+      <c r="E974" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F974" s="27">
+        <v>1794180</v>
+      </c>
+      <c r="G974" s="34" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H974" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I974" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J974" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K974" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="975" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A975" s="27">
+        <v>973</v>
+      </c>
+      <c r="B975" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C975" s="29" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D975" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E975" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F975" s="27">
+        <v>1794242</v>
+      </c>
+      <c r="G975" s="34" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H975" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I975" s="32" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J975" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K975" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="976" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A976" s="27">
+        <v>974</v>
+      </c>
+      <c r="B976" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C976" s="29" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D976" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E976" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F976" s="27">
+        <v>1794247</v>
+      </c>
+      <c r="G976" s="34" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H976" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I976" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J976" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K976" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="977" spans="1:11" s="23" customFormat="1" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A977" s="27">
+        <v>975</v>
+      </c>
+      <c r="B977" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C977" s="29" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D977" s="30">
+        <v>10</v>
+      </c>
+      <c r="E977" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F977" s="27">
+        <v>1794416</v>
+      </c>
+      <c r="G977" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H977" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I977" s="32" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J977" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K977" s="33" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="978" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A978" s="27">
+        <v>976</v>
+      </c>
+      <c r="B978" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C978" s="29" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D978" s="30">
+        <v>25</v>
+      </c>
+      <c r="E978" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F978" s="27">
+        <v>1794483</v>
+      </c>
+      <c r="G978" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H978" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I978" s="32" t="s">
+        <v>2050</v>
+      </c>
+      <c r="J978" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K978" s="33" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="979" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A979" s="27">
+        <v>977</v>
+      </c>
+      <c r="B979" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C979" s="29" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D979" s="30">
+        <v>10</v>
+      </c>
+      <c r="E979" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F979" s="27">
+        <v>1794531</v>
+      </c>
+      <c r="G979" s="34" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H979" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I979" s="32" t="s">
+        <v>421</v>
+      </c>
+      <c r="J979" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K979" s="37"/>
+    </row>
+    <row r="980" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A980" s="27">
+        <v>978</v>
+      </c>
+      <c r="B980" s="28">
+        <v>46021</v>
+      </c>
+      <c r="C980" s="29" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D980" s="30">
         <v>15</v>
       </c>
-      <c r="E946" s="12" t="s">
-[...84 lines deleted...]
-      <c r="J948" s="28" t="s">
+      <c r="E980" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F980" s="27">
+        <v>1794534</v>
+      </c>
+      <c r="G980" s="34" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H980" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I980" s="32" t="s">
+        <v>421</v>
+      </c>
+      <c r="J980" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K948" s="38"/>
-[...114 lines deleted...]
-      <c r="D952" s="31">
+      <c r="K980" s="37"/>
+    </row>
+    <row r="981" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A981" s="27">
+        <v>979</v>
+      </c>
+      <c r="B981" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C981" s="29" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D981" s="30">
         <v>20</v>
       </c>
-      <c r="E952" s="12" t="s">
-[...1003 lines deleted...]
-      </c>
       <c r="E981" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F981" s="28">
+      <c r="F981" s="27">
         <v>1794693</v>
       </c>
-      <c r="G981" s="35" t="s">
-        <v>1922</v>
+      <c r="G981" s="34" t="s">
+        <v>1921</v>
       </c>
       <c r="H981" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="I981" s="33" t="s">
-[...5 lines deleted...]
-      <c r="K981" s="38"/>
+      <c r="I981" s="32" t="s">
+        <v>1932</v>
+      </c>
+      <c r="J981" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K981" s="37"/>
     </row>
     <row r="982" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A982" s="28">
+      <c r="A982" s="27">
         <v>980</v>
       </c>
-      <c r="B982" s="29">
+      <c r="B982" s="28">
         <v>46022</v>
       </c>
-      <c r="C982" s="30" t="s">
-[...2 lines deleted...]
-      <c r="D982" s="31">
+      <c r="C982" s="29" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D982" s="30">
         <v>20</v>
       </c>
       <c r="E982" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F982" s="28">
+      <c r="F982" s="27">
         <v>1794684</v>
       </c>
-      <c r="G982" s="35" t="s">
-        <v>1923</v>
+      <c r="G982" s="34" t="s">
+        <v>1922</v>
       </c>
       <c r="H982" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="I982" s="33" t="s">
-[...5 lines deleted...]
-      <c r="K982" s="38"/>
+      <c r="I982" s="32" t="s">
+        <v>1932</v>
+      </c>
+      <c r="J982" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K982" s="37"/>
     </row>
     <row r="983" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A983" s="28">
+      <c r="A983" s="27">
         <v>981</v>
       </c>
-      <c r="B983" s="29">
+      <c r="B983" s="28">
         <v>46022</v>
       </c>
-      <c r="C983" s="30" t="s">
+      <c r="C983" s="29" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D983" s="30">
+        <v>10</v>
+      </c>
+      <c r="E983" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F983" s="27">
+        <v>1794818</v>
+      </c>
+      <c r="G983" s="34" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H983" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I983" s="32" t="s">
+        <v>2051</v>
+      </c>
+      <c r="J983" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K983" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="984" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A984" s="27">
+        <v>982</v>
+      </c>
+      <c r="B984" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C984" s="29" t="s">
         <v>2000</v>
       </c>
-      <c r="D983" s="31">
+      <c r="D984" s="30">
+        <v>8</v>
+      </c>
+      <c r="E984" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F984" s="27">
+        <v>1794822</v>
+      </c>
+      <c r="G984" s="34" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H984" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I984" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J984" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K984" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="985" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A985" s="27">
+        <v>983</v>
+      </c>
+      <c r="B985" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C985" s="29" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D985" s="30">
         <v>10</v>
       </c>
-      <c r="E983" s="12" t="s">
-[...5 lines deleted...]
-      <c r="G983" s="35" t="s">
+      <c r="E985" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F985" s="27">
+        <v>1794819</v>
+      </c>
+      <c r="G985" s="34" t="s">
+        <v>340</v>
+      </c>
+      <c r="H985" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I985" s="32" t="s">
+        <v>2052</v>
+      </c>
+      <c r="J985" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K985" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="986" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A986" s="27">
+        <v>984</v>
+      </c>
+      <c r="B986" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C986" s="29" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D986" s="30">
+        <v>10</v>
+      </c>
+      <c r="E986" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F986" s="27">
+        <v>1794834</v>
+      </c>
+      <c r="G986" s="34" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H986" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I986" s="32" t="s">
+        <v>2052</v>
+      </c>
+      <c r="J986" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K986" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="987" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A987" s="27">
+        <v>985</v>
+      </c>
+      <c r="B987" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C987" s="29" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D987" s="30">
+        <v>10</v>
+      </c>
+      <c r="E987" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F987" s="27">
+        <v>1794851</v>
+      </c>
+      <c r="G987" s="34" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H987" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I987" s="32" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J987" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K987" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="988" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A988" s="27">
+        <v>986</v>
+      </c>
+      <c r="B988" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C988" s="29" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D988" s="30">
+        <v>10</v>
+      </c>
+      <c r="E988" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F988" s="27">
+        <v>1794826</v>
+      </c>
+      <c r="G988" s="34" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H988" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I988" s="32" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J988" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K988" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="989" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A989" s="27">
+        <v>987</v>
+      </c>
+      <c r="B989" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C989" s="29" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D989" s="30">
+        <v>8</v>
+      </c>
+      <c r="E989" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F989" s="27">
+        <v>1794828</v>
+      </c>
+      <c r="G989" s="34" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H989" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I989" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J989" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K989" s="33" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="990" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A990" s="27">
+        <v>988</v>
+      </c>
+      <c r="B990" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C990" s="29" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D990" s="30">
+        <v>10</v>
+      </c>
+      <c r="E990" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F990" s="27">
+        <v>1794852</v>
+      </c>
+      <c r="G990" s="34" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H990" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I990" s="32" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J990" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K990" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="991" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A991" s="27">
+        <v>989</v>
+      </c>
+      <c r="B991" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C991" s="29" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D991" s="30">
+        <v>10</v>
+      </c>
+      <c r="E991" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F991" s="27">
+        <v>1794858</v>
+      </c>
+      <c r="G991" s="34" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H991" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I991" s="32" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J991" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K991" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="992" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A992" s="27">
+        <v>990</v>
+      </c>
+      <c r="B992" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C992" s="29" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D992" s="30">
+        <v>10</v>
+      </c>
+      <c r="E992" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F992" s="27">
+        <v>1794836</v>
+      </c>
+      <c r="G992" s="34" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H992" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I992" s="32" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J992" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K992" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="993" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A993" s="27">
+        <v>991</v>
+      </c>
+      <c r="B993" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C993" s="29" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D993" s="30">
+        <v>10</v>
+      </c>
+      <c r="E993" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F993" s="27">
+        <v>1794845</v>
+      </c>
+      <c r="G993" s="34" t="s">
+        <v>2167</v>
+      </c>
+      <c r="H993" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I993" s="32" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J993" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K993" s="33" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="994" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A994" s="27">
+        <v>992</v>
+      </c>
+      <c r="B994" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C994" s="29" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D994" s="30">
+        <v>8</v>
+      </c>
+      <c r="E994" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F994" s="27">
+        <v>1794934</v>
+      </c>
+      <c r="G994" s="34" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H994" s="32" t="s">
         <v>2037</v>
       </c>
-      <c r="H983" s="33" t="s">
-[...14 lines deleted...]
-      <c r="B984" s="29">
+      <c r="I994" s="32" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J994" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K994" s="37"/>
+    </row>
+    <row r="995" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A995" s="27">
+        <v>993</v>
+      </c>
+      <c r="B995" s="28">
         <v>46022</v>
       </c>
-      <c r="C984" s="30" t="s">
-[...20 lines deleted...]
-      <c r="J984" s="28" t="s">
+      <c r="C995" s="29" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D995" s="30">
+        <v>25</v>
+      </c>
+      <c r="E995" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F995" s="27">
+        <v>1794962</v>
+      </c>
+      <c r="G995" s="34" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H995" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I995" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J995" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K984" s="34" t="s">
-[...7 lines deleted...]
-      <c r="B985" s="29">
+      <c r="K995" s="33" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="996" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A996" s="27">
+        <v>994</v>
+      </c>
+      <c r="B996" s="28">
         <v>46022</v>
       </c>
-      <c r="C985" s="30" t="s">
-[...333 lines deleted...]
-      <c r="C995" s="30" t="s">
+      <c r="C996" s="29" t="s">
         <v>2012</v>
       </c>
-      <c r="D995" s="31">
-[...34 lines deleted...]
-      <c r="D996" s="31">
+      <c r="D996" s="30">
         <v>13</v>
       </c>
       <c r="E996" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F996" s="28">
+      <c r="F996" s="27">
         <v>1795030</v>
       </c>
-      <c r="G996" s="35">
-        <v>4011968514</v>
+      <c r="G996" s="34" t="s">
+        <v>2169</v>
       </c>
       <c r="H996" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="I996" s="33" t="s">
+      <c r="I996" s="32" t="s">
+        <v>2054</v>
+      </c>
+      <c r="J996" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K996" s="33" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="997" spans="1:11" s="23" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A997" s="27">
+        <v>995</v>
+      </c>
+      <c r="B997" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C997" s="29" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D997" s="30">
+        <v>15</v>
+      </c>
+      <c r="E997" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F997" s="27">
+        <v>1795042</v>
+      </c>
+      <c r="G997" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H997" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I997" s="32" t="s">
         <v>2055</v>
       </c>
-      <c r="J996" s="28" t="s">
+      <c r="J997" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K996" s="34" t="s">
-[...7 lines deleted...]
-      <c r="B997" s="29">
+      <c r="K997" s="33" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="998" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A998" s="27">
+        <v>996</v>
+      </c>
+      <c r="B998" s="28">
         <v>46022</v>
       </c>
-      <c r="C997" s="30" t="s">
+      <c r="C998" s="29" t="s">
         <v>2014</v>
       </c>
-      <c r="D997" s="31">
+      <c r="D998" s="30">
+        <v>17.5</v>
+      </c>
+      <c r="E998" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F998" s="27">
+        <v>1795044</v>
+      </c>
+      <c r="G998" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H998" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I998" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J998" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K998" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="999" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A999" s="27">
+        <v>997</v>
+      </c>
+      <c r="B999" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C999" s="29" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D999" s="30">
+        <v>17.5</v>
+      </c>
+      <c r="E999" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F999" s="27">
+        <v>1795046</v>
+      </c>
+      <c r="G999" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H999" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I999" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J999" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K999" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1000" s="27">
+        <v>998</v>
+      </c>
+      <c r="B1000" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C1000" s="29" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D1000" s="30">
         <v>15</v>
       </c>
-      <c r="E997" s="12" t="s">
-[...5 lines deleted...]
-      <c r="G997" s="32" t="s">
+      <c r="E1000" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1000" s="27">
+        <v>1795050</v>
+      </c>
+      <c r="G1000" s="34" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H1000" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1000" s="32" t="s">
+        <v>658</v>
+      </c>
+      <c r="J1000" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1000" s="33" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:11" s="23" customFormat="1" ht="87.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1001" s="27">
+        <v>999</v>
+      </c>
+      <c r="B1001" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C1001" s="29" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D1001" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1001" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1001" s="27">
+        <v>1795080</v>
+      </c>
+      <c r="G1001" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="H997" s="33" t="s">
-[...5 lines deleted...]
-      <c r="J997" s="28" t="s">
+      <c r="H1001" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1001" s="32" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J1001" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K997" s="34" t="s">
-[...7 lines deleted...]
-      <c r="B998" s="29">
+      <c r="K1001" s="33" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:11" s="23" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1002" s="27">
+        <v>1000</v>
+      </c>
+      <c r="B1002" s="28">
         <v>46022</v>
       </c>
-      <c r="C998" s="30" t="s">
-[...11 lines deleted...]
-      <c r="G998" s="35" t="s">
+      <c r="C1002" s="29" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D1002" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1002" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1002" s="27">
+        <v>1795052</v>
+      </c>
+      <c r="G1002" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="H998" s="33" t="s">
+      <c r="H1002" s="32" t="s">
         <v>264</v>
       </c>
-      <c r="I998" s="33" t="s">
-[...11 lines deleted...]
-      <c r="B999" s="29">
+      <c r="I1002" s="32" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J1002" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1002" s="33" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1003" s="27">
+        <v>1001</v>
+      </c>
+      <c r="B1003" s="28">
         <v>46022</v>
       </c>
-      <c r="C999" s="30" t="s">
-[...102 lines deleted...]
-      <c r="C1002" s="30" t="s">
+      <c r="C1003" s="29" t="s">
         <v>2019</v>
       </c>
-      <c r="D1002" s="31">
-[...34 lines deleted...]
-      <c r="D1003" s="31">
+      <c r="D1003" s="30">
         <v>25</v>
       </c>
       <c r="E1003" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F1003" s="28">
+      <c r="F1003" s="27">
         <v>1795077</v>
       </c>
-      <c r="G1003" s="35">
-        <v>4005534679</v>
+      <c r="G1003" s="34" t="s">
+        <v>1679</v>
       </c>
       <c r="H1003" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="I1003" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J1003" s="28" t="s">
+      <c r="I1003" s="32" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J1003" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1003" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1004" s="27">
+        <v>1002</v>
+      </c>
+      <c r="B1004" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C1004" s="29" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D1004" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1004" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1004" s="27">
+        <v>1795085</v>
+      </c>
+      <c r="G1004" s="34" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H1004" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1004" s="32" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J1004" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1004" s="33" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1005" s="27">
+        <v>1003</v>
+      </c>
+      <c r="B1005" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C1005" s="29" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D1005" s="30">
+        <v>13</v>
+      </c>
+      <c r="E1005" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1005" s="27">
+        <v>1795110</v>
+      </c>
+      <c r="G1005" s="34" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H1005" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1005" s="32" t="s">
+        <v>2056</v>
+      </c>
+      <c r="J1005" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1005" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1006" s="27">
+        <v>1004</v>
+      </c>
+      <c r="B1006" s="28">
+        <v>46022</v>
+      </c>
+      <c r="C1006" s="29" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D1006" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1006" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1006" s="27">
+        <v>1795132</v>
+      </c>
+      <c r="G1006" s="34" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H1006" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1006" s="32" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J1006" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1003" s="38"/>
-[...11 lines deleted...]
-      <c r="D1004" s="31">
+      <c r="K1006" s="37"/>
+    </row>
+    <row r="1007" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1007" s="27">
+        <v>1005</v>
+      </c>
+      <c r="B1007" s="28">
+        <v>46028</v>
+      </c>
+      <c r="C1007" s="29" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D1007" s="30">
+        <v>4.8</v>
+      </c>
+      <c r="E1007" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1007" s="27">
+        <v>1797687</v>
+      </c>
+      <c r="G1007" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1007" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1007" s="32" t="s">
+        <v>2155</v>
+      </c>
+      <c r="J1007" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1007" s="33" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1008" s="27">
+        <v>1006</v>
+      </c>
+      <c r="B1008" s="28">
+        <v>46028</v>
+      </c>
+      <c r="C1008" s="29" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D1008" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1008" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1008" s="27">
+        <v>1797722</v>
+      </c>
+      <c r="G1008" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1008" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1008" s="32" t="s">
+        <v>2155</v>
+      </c>
+      <c r="J1008" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1008" s="33" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1009" s="27">
+        <v>1007</v>
+      </c>
+      <c r="B1009" s="28">
+        <v>46045</v>
+      </c>
+      <c r="C1009" s="29" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D1009" s="30">
+        <v>6.4</v>
+      </c>
+      <c r="E1009" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1009" s="27">
+        <v>1805050</v>
+      </c>
+      <c r="G1009" s="34" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H1009" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1009" s="32" t="s">
+        <v>285</v>
+      </c>
+      <c r="J1009" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1009" s="37"/>
+    </row>
+    <row r="1010" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1010" s="27">
+        <v>1008</v>
+      </c>
+      <c r="B1010" s="28">
+        <v>46046</v>
+      </c>
+      <c r="C1010" s="29" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D1010" s="30">
         <v>15</v>
       </c>
-      <c r="E1004" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1004" s="33" t="s">
+      <c r="E1010" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1010" s="27">
+        <v>1805177</v>
+      </c>
+      <c r="G1010" s="34" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H1010" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="I1004" s="33" t="s">
+      <c r="I1010" s="32" t="s">
         <v>1244</v>
       </c>
-      <c r="J1004" s="28" t="s">
+      <c r="J1010" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1010" s="37" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1011" s="27">
+        <v>1009</v>
+      </c>
+      <c r="B1011" s="28">
+        <v>46047</v>
+      </c>
+      <c r="C1011" s="29" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D1011" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1011" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1011" s="27">
+        <v>1805292</v>
+      </c>
+      <c r="G1011" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1011" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1011" s="32" t="s">
+        <v>2151</v>
+      </c>
+      <c r="J1011" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1011" s="37"/>
+    </row>
+    <row r="1012" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1012" s="27">
+        <v>1010</v>
+      </c>
+      <c r="B1012" s="28">
+        <v>46047</v>
+      </c>
+      <c r="C1012" s="29" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D1012" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1012" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1012" s="27">
+        <v>1805275</v>
+      </c>
+      <c r="G1012" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1012" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1012" s="32" t="s">
+        <v>2151</v>
+      </c>
+      <c r="J1012" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1012" s="37"/>
+    </row>
+    <row r="1013" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1013" s="27">
+        <v>1011</v>
+      </c>
+      <c r="B1013" s="28">
+        <v>46047</v>
+      </c>
+      <c r="C1013" s="29" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D1013" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1013" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1013" s="27">
+        <v>1805361</v>
+      </c>
+      <c r="G1013" s="34" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H1013" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1013" s="32" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J1013" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1004" s="34" t="s">
-[...31 lines deleted...]
-      <c r="J1005" s="28" t="s">
+      <c r="K1013" s="33" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1014" s="27">
+        <v>1012</v>
+      </c>
+      <c r="B1014" s="28">
+        <v>46048</v>
+      </c>
+      <c r="C1014" s="29" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D1014" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1014" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1014" s="27">
+        <v>1805756</v>
+      </c>
+      <c r="G1014" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1014" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I1014" s="32" t="s">
+        <v>2041</v>
+      </c>
+      <c r="J1014" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1005" s="38"/>
-[...23 lines deleted...]
-      <c r="H1006" s="33" t="s">
+      <c r="K1014" s="37"/>
+    </row>
+    <row r="1015" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1015" s="27">
+        <v>1013</v>
+      </c>
+      <c r="B1015" s="28">
+        <v>46049</v>
+      </c>
+      <c r="C1015" s="29" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D1015" s="30">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="E1015" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1015" s="27">
+        <v>1806008</v>
+      </c>
+      <c r="G1015" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1015" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1015" s="32" t="s">
+        <v>2043</v>
+      </c>
+      <c r="J1015" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1015" s="33" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1016" s="27">
+        <v>1014</v>
+      </c>
+      <c r="B1016" s="28">
+        <v>46049</v>
+      </c>
+      <c r="C1016" s="29" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D1016" s="30">
+        <v>16.8</v>
+      </c>
+      <c r="E1016" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1016" s="27">
+        <v>1806172</v>
+      </c>
+      <c r="G1016" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1016" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1016" s="32" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J1016" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1016" s="33" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1017" s="27">
+        <v>1015</v>
+      </c>
+      <c r="B1017" s="28">
+        <v>46049</v>
+      </c>
+      <c r="C1017" s="29" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D1017" s="30">
+        <v>7.84</v>
+      </c>
+      <c r="E1017" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1017" s="27">
+        <v>1806193</v>
+      </c>
+      <c r="G1017" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1017" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1017" s="32" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J1017" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1017" s="33" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1018" s="27">
+        <v>1016</v>
+      </c>
+      <c r="B1018" s="28">
+        <v>46049</v>
+      </c>
+      <c r="C1018" s="29" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D1018" s="30">
+        <v>5</v>
+      </c>
+      <c r="E1018" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1018" s="27">
+        <v>1806250</v>
+      </c>
+      <c r="G1018" s="34" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H1018" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1018" s="32" t="s">
+        <v>749</v>
+      </c>
+      <c r="J1018" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1018" s="33" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1019" s="27">
+        <v>1017</v>
+      </c>
+      <c r="B1019" s="28">
+        <v>46050</v>
+      </c>
+      <c r="C1019" s="29" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D1019" s="30">
+        <v>9</v>
+      </c>
+      <c r="E1019" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1019" s="27">
+        <v>1806581</v>
+      </c>
+      <c r="G1019" s="34" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H1019" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1019" s="32" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J1019" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1019" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1020" s="27">
+        <v>1018</v>
+      </c>
+      <c r="B1020" s="28">
+        <v>46050</v>
+      </c>
+      <c r="C1020" s="29" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D1020" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1020" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1020" s="27">
+        <v>1806782</v>
+      </c>
+      <c r="G1020" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1020" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1020" s="32" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J1020" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1020" s="37"/>
+    </row>
+    <row r="1021" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1021" s="27">
+        <v>1019</v>
+      </c>
+      <c r="B1021" s="28">
+        <v>46050</v>
+      </c>
+      <c r="C1021" s="29" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D1021" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1021" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1021" s="27">
+        <v>1806809</v>
+      </c>
+      <c r="G1021" s="34" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H1021" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1021" s="32" t="s">
+        <v>658</v>
+      </c>
+      <c r="J1021" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1021" s="33" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1022" s="27">
+        <v>1020</v>
+      </c>
+      <c r="B1022" s="28">
+        <v>46050</v>
+      </c>
+      <c r="C1022" s="29" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D1022" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1022" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1022" s="27">
+        <v>1806847</v>
+      </c>
+      <c r="G1022" s="34" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H1022" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1022" s="32" t="s">
+        <v>512</v>
+      </c>
+      <c r="J1022" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1022" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1023" s="27">
+        <v>1021</v>
+      </c>
+      <c r="B1023" s="28">
+        <v>46050</v>
+      </c>
+      <c r="C1023" s="29" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D1023" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1023" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1023" s="27">
+        <v>1806893</v>
+      </c>
+      <c r="G1023" s="34" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H1023" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="I1006" s="33" t="s">
-[...26 lines deleted...]
-      <c r="G1007" s="35" t="s">
+      <c r="I1023" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1023" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1023" s="33" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1024" s="27">
+        <v>1022</v>
+      </c>
+      <c r="B1024" s="28">
+        <v>46050</v>
+      </c>
+      <c r="C1024" s="29" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D1024" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1024" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1024" s="27">
+        <v>1806865</v>
+      </c>
+      <c r="G1024" s="34" t="s">
+        <v>489</v>
+      </c>
+      <c r="H1024" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1024" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1024" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1024" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1025" s="27">
+        <v>1023</v>
+      </c>
+      <c r="B1025" s="28">
+        <v>46051</v>
+      </c>
+      <c r="C1025" s="29" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D1025" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1025" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1025" s="27">
+        <v>1807149</v>
+      </c>
+      <c r="G1025" s="34" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H1025" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1025" s="32" t="s">
+        <v>1742</v>
+      </c>
+      <c r="J1025" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1025" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1026" s="27">
+        <v>1024</v>
+      </c>
+      <c r="B1026" s="28">
+        <v>46052</v>
+      </c>
+      <c r="C1026" s="29" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D1026" s="30">
+        <v>22</v>
+      </c>
+      <c r="E1026" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1026" s="27">
+        <v>1807517</v>
+      </c>
+      <c r="G1026" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H1007" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I1007" s="33" t="s">
+      <c r="H1026" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1026" s="32" t="s">
         <v>2156</v>
       </c>
-      <c r="J1007" s="28" t="s">
+      <c r="J1026" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1007" s="34" t="s">
-[...22 lines deleted...]
-      <c r="G1008" s="35" t="s">
+      <c r="K1026" s="33" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1027" s="27">
+        <v>1025</v>
+      </c>
+      <c r="B1027" s="28">
+        <v>46052</v>
+      </c>
+      <c r="C1027" s="29" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D1027" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1027" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1027" s="27">
+        <v>1807607</v>
+      </c>
+      <c r="G1027" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H1008" s="33" t="s">
-[...5 lines deleted...]
-      <c r="J1008" s="28" t="s">
+      <c r="H1027" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1027" s="32" t="s">
+        <v>2038</v>
+      </c>
+      <c r="J1027" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1027" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1028" s="27">
+        <v>1026</v>
+      </c>
+      <c r="B1028" s="28">
+        <v>46052</v>
+      </c>
+      <c r="C1028" s="29" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D1028" s="30">
+        <v>14.3</v>
+      </c>
+      <c r="E1028" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1028" s="27">
+        <v>1807647</v>
+      </c>
+      <c r="G1028" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1028" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1028" s="32" t="s">
+        <v>2157</v>
+      </c>
+      <c r="J1028" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1008" s="34" t="s">
-[...46 lines deleted...]
-      <c r="D1010" s="31">
+      <c r="K1028" s="33" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1029" s="27">
+        <v>1027</v>
+      </c>
+      <c r="B1029" s="28">
+        <v>46052</v>
+      </c>
+      <c r="C1029" s="29" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D1029" s="30">
         <v>15</v>
       </c>
-      <c r="E1010" s="12" t="s">
-[...38 lines deleted...]
-      <c r="G1011" s="35" t="s">
+      <c r="E1029" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1029" s="27">
+        <v>1807720</v>
+      </c>
+      <c r="G1029" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H1011" s="33" t="s">
-[...29 lines deleted...]
-      <c r="G1012" s="35" t="s">
+      <c r="H1029" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1029" s="32" t="s">
+        <v>2158</v>
+      </c>
+      <c r="J1029" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1029" s="33" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1030" s="27">
+        <v>1028</v>
+      </c>
+      <c r="B1030" s="28">
+        <v>46052</v>
+      </c>
+      <c r="C1030" s="29" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D1030" s="30">
+        <v>5</v>
+      </c>
+      <c r="E1030" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1030" s="27">
+        <v>1807727</v>
+      </c>
+      <c r="G1030" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H1012" s="33" t="s">
-[...38 lines deleted...]
-      <c r="J1013" s="28" t="s">
+      <c r="H1030" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1030" s="32" t="s">
+        <v>2158</v>
+      </c>
+      <c r="J1030" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1013" s="34" t="s">
-[...219 lines deleted...]
-      <c r="D1020" s="31">
+      <c r="K1030" s="33" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1031" s="27">
+        <v>1029</v>
+      </c>
+      <c r="B1031" s="28">
+        <v>46052</v>
+      </c>
+      <c r="C1031" s="29" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D1031" s="30">
         <v>10</v>
       </c>
-      <c r="E1020" s="12" t="s">
-[...373 lines deleted...]
-      </c>
       <c r="E1031" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F1031" s="28">
+      <c r="F1031" s="27">
         <v>1807850</v>
       </c>
-      <c r="G1031" s="35">
-        <v>4006335777</v>
+      <c r="G1031" s="34" t="s">
+        <v>1619</v>
       </c>
       <c r="H1031" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="I1031" s="33" t="s">
+      <c r="I1031" s="32" t="s">
         <v>230</v>
       </c>
-      <c r="J1031" s="28" t="s">
-[...2 lines deleted...]
-      <c r="K1031" s="38"/>
+      <c r="J1031" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1031" s="37"/>
     </row>
     <row r="1032" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1032" s="28">
+      <c r="A1032" s="27">
         <v>1030</v>
       </c>
-      <c r="B1032" s="29">
+      <c r="B1032" s="28">
         <v>46053</v>
       </c>
-      <c r="C1032" s="30" t="s">
-[...2 lines deleted...]
-      <c r="D1032" s="31">
+      <c r="C1032" s="29" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D1032" s="30">
         <v>13</v>
       </c>
       <c r="E1032" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F1032" s="28">
+      <c r="F1032" s="27">
         <v>1807891</v>
       </c>
-      <c r="G1032" s="35">
-        <v>4011968514</v>
+      <c r="G1032" s="34" t="s">
+        <v>2169</v>
       </c>
       <c r="H1032" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="I1032" s="33" t="s">
+      <c r="I1032" s="32" t="s">
+        <v>2054</v>
+      </c>
+      <c r="J1032" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1032" s="33" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1033" s="27">
+        <v>1031</v>
+      </c>
+      <c r="B1033" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1033" s="29" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D1033" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E1033" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1033" s="27">
+        <v>1807857</v>
+      </c>
+      <c r="G1033" s="34" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H1033" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1033" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J1033" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1033" s="37"/>
+    </row>
+    <row r="1034" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1034" s="27">
+        <v>1032</v>
+      </c>
+      <c r="B1034" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1034" s="29" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D1034" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1034" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1034" s="27">
+        <v>1807912</v>
+      </c>
+      <c r="G1034" s="34" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H1034" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1034" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J1034" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1034" s="37"/>
+    </row>
+    <row r="1035" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1035" s="27">
+        <v>1033</v>
+      </c>
+      <c r="B1035" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1035" s="29" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D1035" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E1035" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1035" s="27">
+        <v>1807913</v>
+      </c>
+      <c r="G1035" s="34" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H1035" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1035" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1035" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1035" s="37"/>
+    </row>
+    <row r="1036" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1036" s="27">
+        <v>1034</v>
+      </c>
+      <c r="B1036" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1036" s="29" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D1036" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E1036" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1036" s="27">
+        <v>1807934</v>
+      </c>
+      <c r="G1036" s="34" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H1036" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1036" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1036" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1036" s="37"/>
+    </row>
+    <row r="1037" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1037" s="27">
+        <v>1035</v>
+      </c>
+      <c r="B1037" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1037" s="29" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D1037" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E1037" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1037" s="27">
+        <v>1807935</v>
+      </c>
+      <c r="G1037" s="34" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H1037" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1037" s="32" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J1037" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1037" s="37"/>
+    </row>
+    <row r="1038" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1038" s="27">
+        <v>1036</v>
+      </c>
+      <c r="B1038" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1038" s="29" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D1038" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1038" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1038" s="27">
+        <v>1807940</v>
+      </c>
+      <c r="G1038" s="34" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H1038" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1038" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1038" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1038" s="37"/>
+    </row>
+    <row r="1039" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1039" s="27">
+        <v>1037</v>
+      </c>
+      <c r="B1039" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1039" s="29" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D1039" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1039" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1039" s="27">
+        <v>1807941</v>
+      </c>
+      <c r="G1039" s="34" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H1039" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1039" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J1039" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1039" s="37"/>
+    </row>
+    <row r="1040" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1040" s="27">
+        <v>1038</v>
+      </c>
+      <c r="B1040" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1040" s="29" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D1040" s="30">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="E1040" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1040" s="27">
+        <v>1807946</v>
+      </c>
+      <c r="G1040" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1040" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1040" s="32" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J1040" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1040" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1041" s="27">
+        <v>1039</v>
+      </c>
+      <c r="B1041" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1041" s="29" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D1041" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1041" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1041" s="27">
+        <v>1807982</v>
+      </c>
+      <c r="G1041" s="34" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H1041" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1041" s="32" t="s">
+        <v>2153</v>
+      </c>
+      <c r="J1041" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1041" s="33" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1042" s="27">
+        <v>1040</v>
+      </c>
+      <c r="B1042" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1042" s="29" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D1042" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1042" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1042" s="27">
+        <v>1808006</v>
+      </c>
+      <c r="G1042" s="34" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H1042" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1042" s="32" t="s">
+        <v>2154</v>
+      </c>
+      <c r="J1042" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1042" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1043" s="27">
+        <v>1041</v>
+      </c>
+      <c r="B1043" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1043" s="29" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D1043" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1043" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1043" s="27">
+        <v>1807986</v>
+      </c>
+      <c r="G1043" s="34" t="s">
+        <v>2178</v>
+      </c>
+      <c r="H1043" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1043" s="32" t="s">
+        <v>2154</v>
+      </c>
+      <c r="J1043" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1043" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1044" s="27">
+        <v>1042</v>
+      </c>
+      <c r="B1044" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1044" s="29" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D1044" s="30">
+        <v>6.8250000000000002</v>
+      </c>
+      <c r="E1044" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1044" s="27">
+        <v>1808030</v>
+      </c>
+      <c r="G1044" s="34" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H1044" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1044" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1044" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1044" s="37"/>
+    </row>
+    <row r="1045" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1045" s="27">
+        <v>1043</v>
+      </c>
+      <c r="B1045" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1045" s="29" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D1045" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1045" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1045" s="27">
+        <v>1808024</v>
+      </c>
+      <c r="G1045" s="34" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H1045" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1045" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1045" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1045" s="33" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1046" s="27">
+        <v>1044</v>
+      </c>
+      <c r="B1046" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1046" s="29" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D1046" s="30">
+        <v>7.28</v>
+      </c>
+      <c r="E1046" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1046" s="27">
+        <v>1808032</v>
+      </c>
+      <c r="G1046" s="34" t="s">
+        <v>2181</v>
+      </c>
+      <c r="H1046" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1046" s="32" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J1046" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1046" s="33" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1047" s="27">
+        <v>1045</v>
+      </c>
+      <c r="B1047" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1047" s="29" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D1047" s="30">
+        <v>6.8250000000000002</v>
+      </c>
+      <c r="E1047" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1047" s="27">
+        <v>1808033</v>
+      </c>
+      <c r="G1047" s="34" t="s">
+        <v>2182</v>
+      </c>
+      <c r="H1047" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1047" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J1047" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1047" s="33"/>
+    </row>
+    <row r="1048" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1048" s="27">
+        <v>1046</v>
+      </c>
+      <c r="B1048" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1048" s="29" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D1048" s="30">
+        <v>6.8250000000000002</v>
+      </c>
+      <c r="E1048" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1048" s="27">
+        <v>1808026</v>
+      </c>
+      <c r="G1048" s="34" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H1048" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1048" s="32" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J1048" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1048" s="33" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1049" s="27">
+        <v>1047</v>
+      </c>
+      <c r="B1049" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1049" s="29" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D1049" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1049" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1049" s="27">
+        <v>1808051</v>
+      </c>
+      <c r="G1049" s="34" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H1049" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1049" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J1049" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1049" s="33"/>
+    </row>
+    <row r="1050" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1050" s="27">
+        <v>1048</v>
+      </c>
+      <c r="B1050" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1050" s="29" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D1050" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1050" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1050" s="27">
+        <v>1808037</v>
+      </c>
+      <c r="G1050" s="34" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H1050" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1050" s="32" t="s">
+        <v>749</v>
+      </c>
+      <c r="J1050" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1050" s="33"/>
+    </row>
+    <row r="1051" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1051" s="27">
+        <v>1049</v>
+      </c>
+      <c r="B1051" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1051" s="29" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D1051" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1051" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1051" s="27">
+        <v>1808057</v>
+      </c>
+      <c r="G1051" s="34" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H1051" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1051" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J1051" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1051" s="33" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1052" s="27">
+        <v>1050</v>
+      </c>
+      <c r="B1052" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1052" s="29" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D1052" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1052" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1052" s="27">
+        <v>1808059</v>
+      </c>
+      <c r="G1052" s="34" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H1052" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1052" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J1052" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1052" s="33" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1053" s="27">
+        <v>1051</v>
+      </c>
+      <c r="B1053" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1053" s="29" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D1053" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1053" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1053" s="27">
+        <v>1808039</v>
+      </c>
+      <c r="G1053" s="34" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H1053" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1053" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J1053" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1053" s="33" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1054" s="27">
+        <v>1052</v>
+      </c>
+      <c r="B1054" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1054" s="29" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D1054" s="30">
+        <v>6.8250000000000002</v>
+      </c>
+      <c r="E1054" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1054" s="27">
+        <v>1808071</v>
+      </c>
+      <c r="G1054" s="34" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H1054" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1054" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J1054" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1054" s="33"/>
+    </row>
+    <row r="1055" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1055" s="27">
+        <v>1053</v>
+      </c>
+      <c r="B1055" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1055" s="29" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D1055" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1055" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1055" s="27">
+        <v>1808074</v>
+      </c>
+      <c r="G1055" s="34" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H1055" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1055" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J1055" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1055" s="33" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1056" s="27">
+        <v>1054</v>
+      </c>
+      <c r="B1056" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1056" s="29" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D1056" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1056" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1056" s="27">
+        <v>1808047</v>
+      </c>
+      <c r="G1056" s="34" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H1056" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1056" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J1056" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1056" s="33" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1057" s="27">
+        <v>1055</v>
+      </c>
+      <c r="B1057" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1057" s="29" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D1057" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1057" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1057" s="27">
+        <v>1808077</v>
+      </c>
+      <c r="G1057" s="34" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H1057" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1057" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J1057" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1057" s="33" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1058" s="27">
+        <v>1056</v>
+      </c>
+      <c r="B1058" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1058" s="29" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D1058" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1058" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1058" s="27">
+        <v>1808092</v>
+      </c>
+      <c r="G1058" s="34" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H1058" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1058" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1058" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1058" s="33" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1059" s="27">
+        <v>1057</v>
+      </c>
+      <c r="B1059" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1059" s="29" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D1059" s="30">
+        <v>6.8250000000000002</v>
+      </c>
+      <c r="E1059" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1059" s="27">
+        <v>1808100</v>
+      </c>
+      <c r="G1059" s="34" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H1059" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1059" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J1059" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1059" s="33"/>
+    </row>
+    <row r="1060" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1060" s="27">
+        <v>1058</v>
+      </c>
+      <c r="B1060" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1060" s="29" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D1060" s="30">
+        <v>8.5</v>
+      </c>
+      <c r="E1060" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1060" s="27">
+        <v>1808105</v>
+      </c>
+      <c r="G1060" s="34" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H1060" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1060" s="32" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J1060" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1060" s="33" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1061" s="27">
+        <v>1059</v>
+      </c>
+      <c r="B1061" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1061" s="29" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D1061" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1061" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1061" s="27">
+        <v>1808108</v>
+      </c>
+      <c r="G1061" s="34" t="s">
+        <v>2187</v>
+      </c>
+      <c r="H1061" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1061" s="32" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J1061" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1061" s="33" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1062" s="27">
+        <v>1060</v>
+      </c>
+      <c r="B1062" s="28">
+        <v>46053</v>
+      </c>
+      <c r="C1062" s="29" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1062" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1062" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1062" s="27">
+        <v>1808130</v>
+      </c>
+      <c r="G1062" s="34" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H1062" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1062" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1062" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1062" s="33" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:11" s="23" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1063" s="27">
+        <v>1061</v>
+      </c>
+      <c r="B1063" s="28">
+        <v>46071</v>
+      </c>
+      <c r="C1063" s="29" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D1063" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1063" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1063" s="27">
+        <v>1815407</v>
+      </c>
+      <c r="G1063" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1063" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1063" s="32" t="s">
+        <v>2264</v>
+      </c>
+      <c r="J1063" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1063" s="38" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1064" s="27">
+        <v>1062</v>
+      </c>
+      <c r="B1064" s="28">
+        <v>46073</v>
+      </c>
+      <c r="C1064" s="29" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D1064" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1064" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1064" s="27">
+        <v>1816352</v>
+      </c>
+      <c r="G1064" s="34" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H1064" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="I1064" s="32" t="s">
+        <v>2277</v>
+      </c>
+      <c r="J1064" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1064" s="38" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1065" s="27">
+        <v>1063</v>
+      </c>
+      <c r="B1065" s="28">
+        <v>46073</v>
+      </c>
+      <c r="C1065" s="29" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D1065" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1065" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1065" s="27">
+        <v>1816485</v>
+      </c>
+      <c r="G1065" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1065" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1065" s="32" t="s">
+        <v>2265</v>
+      </c>
+      <c r="J1065" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1065" s="33"/>
+    </row>
+    <row r="1066" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1066" s="27">
+        <v>1064</v>
+      </c>
+      <c r="B1066" s="28">
+        <v>46074</v>
+      </c>
+      <c r="C1066" s="29" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1066" s="30">
+        <v>14.3</v>
+      </c>
+      <c r="E1066" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1066" s="27">
+        <v>1816833</v>
+      </c>
+      <c r="G1066" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1066" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1066" s="32" t="s">
+        <v>2157</v>
+      </c>
+      <c r="J1066" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1066" s="33"/>
+    </row>
+    <row r="1067" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1067" s="27">
+        <v>1065</v>
+      </c>
+      <c r="B1067" s="28">
+        <v>46076</v>
+      </c>
+      <c r="C1067" s="29" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D1067" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1067" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1067" s="27">
+        <v>1817460</v>
+      </c>
+      <c r="G1067" s="34" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H1067" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1067" s="32" t="s">
+        <v>768</v>
+      </c>
+      <c r="J1067" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1067" s="33"/>
+    </row>
+    <row r="1068" spans="1:11" s="23" customFormat="1" ht="94" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1068" s="27">
+        <v>1066</v>
+      </c>
+      <c r="B1068" s="28">
+        <v>46077</v>
+      </c>
+      <c r="C1068" s="29" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D1068" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1068" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1068" s="27">
+        <v>1817700</v>
+      </c>
+      <c r="G1068" s="34" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H1068" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1068" s="32" t="s">
+        <v>472</v>
+      </c>
+      <c r="J1068" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1068" s="38" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1069" s="27">
+        <v>1067</v>
+      </c>
+      <c r="B1069" s="28">
+        <v>46077</v>
+      </c>
+      <c r="C1069" s="29" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D1069" s="30">
+        <v>24.8</v>
+      </c>
+      <c r="E1069" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1069" s="27">
+        <v>1817839</v>
+      </c>
+      <c r="G1069" s="34" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H1069" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="I1069" s="32" t="s">
+        <v>2278</v>
+      </c>
+      <c r="J1069" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1069" s="38" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1070" s="27">
+        <v>1068</v>
+      </c>
+      <c r="B1070" s="28">
+        <v>46077</v>
+      </c>
+      <c r="C1070" s="29" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1070" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1070" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1070" s="27">
+        <v>1817910</v>
+      </c>
+      <c r="G1070" s="34" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H1070" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1070" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="J1070" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1070" s="33"/>
+    </row>
+    <row r="1071" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1071" s="27">
+        <v>1069</v>
+      </c>
+      <c r="B1071" s="28">
+        <v>46078</v>
+      </c>
+      <c r="C1071" s="29" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D1071" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1071" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1071" s="27">
+        <v>1818491</v>
+      </c>
+      <c r="G1071" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1071" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1071" s="32" t="s">
+        <v>2158</v>
+      </c>
+      <c r="J1071" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1071" s="38" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1072" s="27">
+        <v>1070</v>
+      </c>
+      <c r="B1072" s="28">
+        <v>46078</v>
+      </c>
+      <c r="C1072" s="29" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D1072" s="30">
+        <v>5</v>
+      </c>
+      <c r="E1072" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1072" s="27">
+        <v>1818467</v>
+      </c>
+      <c r="G1072" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1072" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1072" s="32" t="s">
+        <v>2158</v>
+      </c>
+      <c r="J1072" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1072" s="38" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1073" s="27">
+        <v>1071</v>
+      </c>
+      <c r="B1073" s="28">
+        <v>46078</v>
+      </c>
+      <c r="C1073" s="29" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1073" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1073" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1073" s="27">
+        <v>1818496</v>
+      </c>
+      <c r="G1073" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1073" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1073" s="32" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J1073" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1073" s="38" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1074" s="27">
+        <v>1072</v>
+      </c>
+      <c r="B1074" s="28">
+        <v>46078</v>
+      </c>
+      <c r="C1074" s="29" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D1074" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1074" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1074" s="27">
+        <v>1818640</v>
+      </c>
+      <c r="G1074" s="34" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H1074" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1074" s="32" t="s">
+        <v>2266</v>
+      </c>
+      <c r="J1074" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1074" s="33"/>
+    </row>
+    <row r="1075" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1075" s="27">
+        <v>1073</v>
+      </c>
+      <c r="B1075" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1075" s="29" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D1075" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1075" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1075" s="27">
+        <v>1818646</v>
+      </c>
+      <c r="G1075" s="34" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H1075" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1075" s="32" t="s">
+        <v>749</v>
+      </c>
+      <c r="J1075" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1075" s="38" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1076" s="27">
+        <v>1074</v>
+      </c>
+      <c r="B1076" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1076" s="29" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D1076" s="30">
+        <v>13.45</v>
+      </c>
+      <c r="E1076" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1076" s="27">
+        <v>1818655</v>
+      </c>
+      <c r="G1076" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1076" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1076" s="32" t="s">
         <v>2055</v>
       </c>
-      <c r="J1032" s="28" t="s">
+      <c r="J1076" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1076" s="33"/>
+    </row>
+    <row r="1077" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1077" s="27">
+        <v>1075</v>
+      </c>
+      <c r="B1077" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1077" s="29" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D1077" s="30">
+        <v>11.4</v>
+      </c>
+      <c r="E1077" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1077" s="27">
+        <v>1818898</v>
+      </c>
+      <c r="G1077" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1077" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1077" s="32" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J1077" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1077" s="33"/>
+    </row>
+    <row r="1078" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1078" s="27">
+        <v>1076</v>
+      </c>
+      <c r="B1078" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1078" s="29" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D1078" s="30">
+        <v>16.8</v>
+      </c>
+      <c r="E1078" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1078" s="27">
+        <v>1819011</v>
+      </c>
+      <c r="G1078" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1078" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1078" s="32" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J1078" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1078" s="33"/>
+    </row>
+    <row r="1079" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1079" s="27">
+        <v>1077</v>
+      </c>
+      <c r="B1079" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1079" s="29" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D1079" s="30">
+        <v>7.84</v>
+      </c>
+      <c r="E1079" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1079" s="27">
+        <v>1818979</v>
+      </c>
+      <c r="G1079" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1079" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1079" s="32" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J1079" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1079" s="33"/>
+    </row>
+    <row r="1080" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1080" s="27">
+        <v>1078</v>
+      </c>
+      <c r="B1080" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1080" s="29" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D1080" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1080" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1080" s="27">
+        <v>1819016</v>
+      </c>
+      <c r="G1080" s="34" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H1080" s="32" t="s">
+        <v>234</v>
+      </c>
+      <c r="I1080" s="32" t="s">
+        <v>2268</v>
+      </c>
+      <c r="J1080" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1080" s="33"/>
+    </row>
+    <row r="1081" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1081" s="27">
+        <v>1079</v>
+      </c>
+      <c r="B1081" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1081" s="29" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D1081" s="30">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="E1081" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1081" s="27">
+        <v>1819038</v>
+      </c>
+      <c r="G1081" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1081" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1081" s="32" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J1081" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1081" s="33"/>
+    </row>
+    <row r="1082" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1082" s="27">
+        <v>1080</v>
+      </c>
+      <c r="B1082" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1082" s="29" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1082" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1082" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1082" s="27">
+        <v>1819060</v>
+      </c>
+      <c r="G1082" s="34" t="s">
+        <v>2246</v>
+      </c>
+      <c r="H1082" s="32" t="s">
+        <v>234</v>
+      </c>
+      <c r="I1082" s="32" t="s">
+        <v>2270</v>
+      </c>
+      <c r="J1082" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1082" s="33"/>
+    </row>
+    <row r="1083" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1083" s="27">
+        <v>1081</v>
+      </c>
+      <c r="B1083" s="28">
+        <v>46079</v>
+      </c>
+      <c r="C1083" s="29" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D1083" s="30">
+        <v>13.2</v>
+      </c>
+      <c r="E1083" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1083" s="27">
+        <v>1819068</v>
+      </c>
+      <c r="G1083" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1083" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1083" s="32" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J1083" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1083" s="33"/>
+    </row>
+    <row r="1084" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1084" s="27">
+        <v>1082</v>
+      </c>
+      <c r="B1084" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1084" s="29" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D1084" s="30">
+        <v>12</v>
+      </c>
+      <c r="E1084" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1084" s="27">
+        <v>1819257</v>
+      </c>
+      <c r="G1084" s="34" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H1084" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="I1084" s="32" t="s">
+        <v>2054</v>
+      </c>
+      <c r="J1084" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1084" s="33"/>
+    </row>
+    <row r="1085" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1085" s="27">
+        <v>1083</v>
+      </c>
+      <c r="B1085" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1085" s="29" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D1085" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1085" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1085" s="27">
+        <v>1819259</v>
+      </c>
+      <c r="G1085" s="34" t="s">
+        <v>987</v>
+      </c>
+      <c r="H1085" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1085" s="32" t="s">
+        <v>988</v>
+      </c>
+      <c r="J1085" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1085" s="33"/>
+    </row>
+    <row r="1086" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1086" s="27">
+        <v>1084</v>
+      </c>
+      <c r="B1086" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1086" s="29" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D1086" s="30">
+        <v>5.9</v>
+      </c>
+      <c r="E1086" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1086" s="27">
+        <v>1819271</v>
+      </c>
+      <c r="G1086" s="34" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H1086" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1086" s="32" t="s">
+        <v>333</v>
+      </c>
+      <c r="J1086" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1086" s="33"/>
+    </row>
+    <row r="1087" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1087" s="27">
+        <v>1085</v>
+      </c>
+      <c r="B1087" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1087" s="29" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D1087" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1087" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1087" s="27">
+        <v>1819475</v>
+      </c>
+      <c r="G1087" s="34" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H1087" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1087" s="32" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J1087" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1032" s="34" t="s">
-[...25 lines deleted...]
-      <c r="H1033" s="33" t="s">
+      <c r="K1087" s="38" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1088" s="27">
+        <v>1086</v>
+      </c>
+      <c r="B1088" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1088" s="29" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D1088" s="30">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="E1088" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1088" s="27">
+        <v>1819483</v>
+      </c>
+      <c r="G1088" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1088" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1088" s="32" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J1088" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1088" s="33"/>
+    </row>
+    <row r="1089" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1089" s="27">
+        <v>1087</v>
+      </c>
+      <c r="B1089" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1089" s="29" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D1089" s="30">
+        <v>15.742000000000001</v>
+      </c>
+      <c r="E1089" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1089" s="27">
+        <v>1819536</v>
+      </c>
+      <c r="G1089" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1089" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1089" s="32" t="s">
+        <v>2273</v>
+      </c>
+      <c r="J1089" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1089" s="33"/>
+    </row>
+    <row r="1090" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1090" s="27">
+        <v>1088</v>
+      </c>
+      <c r="B1090" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1090" s="29" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D1090" s="30">
+        <v>12.5</v>
+      </c>
+      <c r="E1090" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1090" s="27">
+        <v>1819538</v>
+      </c>
+      <c r="G1090" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1090" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1090" s="32" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J1090" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1090" s="33"/>
+    </row>
+    <row r="1091" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1091" s="27">
+        <v>1089</v>
+      </c>
+      <c r="B1091" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1091" s="29" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D1091" s="30">
+        <v>22</v>
+      </c>
+      <c r="E1091" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1091" s="27">
+        <v>1819625</v>
+      </c>
+      <c r="G1091" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1091" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1091" s="32" t="s">
+        <v>2156</v>
+      </c>
+      <c r="J1091" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1091" s="33"/>
+    </row>
+    <row r="1092" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1092" s="27">
+        <v>1090</v>
+      </c>
+      <c r="B1092" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1092" s="29" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D1092" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1092" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1092" s="27">
+        <v>1819660</v>
+      </c>
+      <c r="G1092" s="34" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H1092" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1092" s="32" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J1092" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1092" s="38" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1093" s="27">
+        <v>1091</v>
+      </c>
+      <c r="B1093" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C1093" s="29" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D1093" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1093" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1093" s="27">
+        <v>1819647</v>
+      </c>
+      <c r="G1093" s="34" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H1093" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1093" s="32" t="s">
+        <v>374</v>
+      </c>
+      <c r="J1093" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1093" s="38" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1094" s="27">
+        <v>1092</v>
+      </c>
+      <c r="B1094" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1094" s="29" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D1094" s="30">
+        <v>8.5</v>
+      </c>
+      <c r="E1094" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1094" s="27">
+        <v>1819727</v>
+      </c>
+      <c r="G1094" s="34" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H1094" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="I1033" s="33" t="s">
+      <c r="I1094" s="32" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J1094" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1094" s="38" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1095" s="27">
+        <v>1093</v>
+      </c>
+      <c r="B1095" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1095" s="29" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D1095" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1095" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1095" s="27">
+        <v>1819805</v>
+      </c>
+      <c r="G1095" s="32" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H1095" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1095" s="32" t="s">
+        <v>2274</v>
+      </c>
+      <c r="J1095" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1095" s="38" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1096" s="27">
+        <v>1094</v>
+      </c>
+      <c r="B1096" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1096" s="29" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D1096" s="30">
+        <v>13.75</v>
+      </c>
+      <c r="E1096" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1096" s="27">
+        <v>1819816</v>
+      </c>
+      <c r="G1096" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1096" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1096" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1096" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1096" s="38" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1097" s="27">
+        <v>1095</v>
+      </c>
+      <c r="B1097" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1097" s="29" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D1097" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1097" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1097" s="27">
+        <v>1819830</v>
+      </c>
+      <c r="G1097" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1097" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1097" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1097" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1097" s="38" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1098" s="27">
+        <v>1096</v>
+      </c>
+      <c r="B1098" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1098" s="29" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D1098" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1098" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1098" s="27">
+        <v>1819880</v>
+      </c>
+      <c r="G1098" s="34" t="s">
+        <v>432</v>
+      </c>
+      <c r="H1098" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1098" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1098" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1098" s="33"/>
+    </row>
+    <row r="1099" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1099" s="27">
+        <v>1097</v>
+      </c>
+      <c r="B1099" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1099" s="29" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D1099" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1099" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1099" s="27">
+        <v>1819891</v>
+      </c>
+      <c r="G1099" s="34" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H1099" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1099" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1099" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1099" s="33"/>
+    </row>
+    <row r="1100" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1100" s="27">
+        <v>1098</v>
+      </c>
+      <c r="B1100" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1100" s="29" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D1100" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1100" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1100" s="27">
+        <v>1819893</v>
+      </c>
+      <c r="G1100" s="34" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H1100" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1100" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1100" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1100" s="33"/>
+    </row>
+    <row r="1101" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1101" s="27">
+        <v>1099</v>
+      </c>
+      <c r="B1101" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1101" s="29" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D1101" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1101" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1101" s="27">
+        <v>1819895</v>
+      </c>
+      <c r="G1101" s="34" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H1101" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1101" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1101" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1101" s="33"/>
+    </row>
+    <row r="1102" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1102" s="27">
+        <v>1100</v>
+      </c>
+      <c r="B1102" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1102" s="29" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D1102" s="30">
+        <v>5</v>
+      </c>
+      <c r="E1102" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1102" s="27">
+        <v>1819874</v>
+      </c>
+      <c r="G1102" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1102" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="I1102" s="32" t="s">
+        <v>2275</v>
+      </c>
+      <c r="J1102" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1102" s="33"/>
+    </row>
+    <row r="1103" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1103" s="27">
+        <v>1101</v>
+      </c>
+      <c r="B1103" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1103" s="29" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D1103" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1103" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1103" s="27">
+        <v>1819883</v>
+      </c>
+      <c r="G1103" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1103" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1103" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1103" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1103" s="33"/>
+    </row>
+    <row r="1104" spans="1:11" s="23" customFormat="1" ht="103" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1104" s="27">
+        <v>1102</v>
+      </c>
+      <c r="B1104" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1104" s="29" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D1104" s="30">
+        <v>17</v>
+      </c>
+      <c r="E1104" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1104" s="27">
+        <v>1819901</v>
+      </c>
+      <c r="G1104" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1104" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1104" s="32" t="s">
+        <v>2276</v>
+      </c>
+      <c r="J1104" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1104" s="38" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1105" s="27">
+        <v>1103</v>
+      </c>
+      <c r="B1105" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1105" s="29" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D1105" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1105" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1105" s="27">
+        <v>1819902</v>
+      </c>
+      <c r="G1105" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1105" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1105" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1105" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1105" s="33"/>
+    </row>
+    <row r="1106" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1106" s="27">
+        <v>1104</v>
+      </c>
+      <c r="B1106" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1106" s="29" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D1106" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1106" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1106" s="27">
+        <v>1819903</v>
+      </c>
+      <c r="G1106" s="34" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H1106" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1106" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1106" s="27" t="s">
+        <v>879</v>
+      </c>
+      <c r="K1106" s="33"/>
+    </row>
+    <row r="1107" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1107" s="27">
+        <v>1105</v>
+      </c>
+      <c r="B1107" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1107" s="29" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D1107" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1107" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1107" s="27">
+        <v>1819884</v>
+      </c>
+      <c r="G1107" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1107" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1107" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1107" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1107" s="33"/>
+    </row>
+    <row r="1108" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1108" s="27">
+        <v>1106</v>
+      </c>
+      <c r="B1108" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1108" s="29" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D1108" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1108" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1108" s="27">
+        <v>1819904</v>
+      </c>
+      <c r="G1108" s="34" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H1108" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1108" s="32" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J1108" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1108" s="38" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1109" s="27">
+        <v>1107</v>
+      </c>
+      <c r="B1109" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1109" s="29" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D1109" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1109" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1109" s="27">
+        <v>1819905</v>
+      </c>
+      <c r="G1109" s="34" t="s">
+        <v>455</v>
+      </c>
+      <c r="H1109" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1109" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1109" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1109" s="33"/>
+    </row>
+    <row r="1110" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1110" s="27">
+        <v>1108</v>
+      </c>
+      <c r="B1110" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1110" s="29" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D1110" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1110" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1110" s="27">
+        <v>1819885</v>
+      </c>
+      <c r="G1110" s="34" t="s">
+        <v>425</v>
+      </c>
+      <c r="H1110" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1110" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1110" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1110" s="33"/>
+    </row>
+    <row r="1111" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1111" s="27">
+        <v>1109</v>
+      </c>
+      <c r="B1111" s="28">
+        <v>46081</v>
+      </c>
+      <c r="C1111" s="29" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D1111" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1111" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1111" s="27">
+        <v>1819906</v>
+      </c>
+      <c r="G1111" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1111" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1111" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="J1111" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1111" s="33"/>
+    </row>
+    <row r="1112" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1112" s="27">
+        <v>1110</v>
+      </c>
+      <c r="B1112" s="28">
+        <v>46086</v>
+      </c>
+      <c r="C1112" s="29" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D1112" s="30">
+        <v>24</v>
+      </c>
+      <c r="E1112" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1112" s="27">
+        <v>1821579</v>
+      </c>
+      <c r="G1112" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1112" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1112" s="32" t="s">
+        <v>2273</v>
+      </c>
+      <c r="J1112" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1112" s="40"/>
+    </row>
+    <row r="1113" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1113" s="27">
+        <v>1111</v>
+      </c>
+      <c r="B1113" s="28">
+        <v>46088</v>
+      </c>
+      <c r="C1113" s="29" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D1113" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1113" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1113" s="27">
+        <v>1822465</v>
+      </c>
+      <c r="G1113" s="34" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H1113" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="I1113" s="32" t="s">
+        <v>2332</v>
+      </c>
+      <c r="J1113" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1113" s="38" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1114" s="27">
+        <v>1112</v>
+      </c>
+      <c r="B1114" s="28">
+        <v>46099</v>
+      </c>
+      <c r="C1114" s="29" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D1114" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1114" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1114" s="27">
+        <v>1826465</v>
+      </c>
+      <c r="G1114" s="34" t="s">
+        <v>563</v>
+      </c>
+      <c r="H1114" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1114" s="32" t="s">
+        <v>564</v>
+      </c>
+      <c r="J1114" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1114" s="38"/>
+    </row>
+    <row r="1115" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1115" s="27">
+        <v>1113</v>
+      </c>
+      <c r="B1115" s="28">
+        <v>46105</v>
+      </c>
+      <c r="C1115" s="29" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D1115" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1115" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1115" s="27">
+        <v>1827556</v>
+      </c>
+      <c r="G1115" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1115" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1115" s="32" t="s">
+        <v>2333</v>
+      </c>
+      <c r="J1115" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1115" s="38" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1116" s="27">
+        <v>1114</v>
+      </c>
+      <c r="B1116" s="28">
+        <v>46108</v>
+      </c>
+      <c r="C1116" s="29" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D1116" s="30">
+        <v>13.4</v>
+      </c>
+      <c r="E1116" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1116" s="27">
+        <v>1828656</v>
+      </c>
+      <c r="G1116" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1116" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1116" s="32" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J1116" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1116" s="38" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1117" s="27">
+        <v>1115</v>
+      </c>
+      <c r="B1117" s="28">
+        <v>46109</v>
+      </c>
+      <c r="C1117" s="29" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1117" s="30">
+        <v>24.8</v>
+      </c>
+      <c r="E1117" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1117" s="27">
+        <v>1829160</v>
+      </c>
+      <c r="G1117" s="34" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H1117" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="I1117" s="32" t="s">
+        <v>2278</v>
+      </c>
+      <c r="J1117" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1117" s="38"/>
+    </row>
+    <row r="1118" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1118" s="27">
+        <v>1116</v>
+      </c>
+      <c r="B1118" s="28">
+        <v>46111</v>
+      </c>
+      <c r="C1118" s="29" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1118" s="30">
+        <v>9</v>
+      </c>
+      <c r="E1118" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1118" s="27">
+        <v>1830026</v>
+      </c>
+      <c r="G1118" s="34" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H1118" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1118" s="32" t="s">
+        <v>281</v>
+      </c>
+      <c r="J1118" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1118" s="38"/>
+    </row>
+    <row r="1119" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1119" s="27">
+        <v>1117</v>
+      </c>
+      <c r="B1119" s="28">
+        <v>46111</v>
+      </c>
+      <c r="C1119" s="29" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D1119" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1119" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1119" s="27">
+        <v>1830150</v>
+      </c>
+      <c r="G1119" s="34" t="s">
+        <v>2317</v>
+      </c>
+      <c r="H1119" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1119" s="32" t="s">
+        <v>2335</v>
+      </c>
+      <c r="J1119" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1119" s="38"/>
+    </row>
+    <row r="1120" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1120" s="27">
+        <v>1118</v>
+      </c>
+      <c r="B1120" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1120" s="29" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D1120" s="30">
+        <v>18</v>
+      </c>
+      <c r="E1120" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1120" s="27">
+        <v>1830606</v>
+      </c>
+      <c r="G1120" s="34" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H1120" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1120" s="32" t="s">
+        <v>2336</v>
+      </c>
+      <c r="J1120" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1120" s="38"/>
+    </row>
+    <row r="1121" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1121" s="27">
+        <v>1119</v>
+      </c>
+      <c r="B1121" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1121" s="29" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D1121" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1121" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1121" s="27">
+        <v>1830617</v>
+      </c>
+      <c r="G1121" s="34" t="s">
+        <v>2319</v>
+      </c>
+      <c r="H1121" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1121" s="32" t="s">
+        <v>2274</v>
+      </c>
+      <c r="J1121" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1121" s="38" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1122" s="27">
+        <v>1120</v>
+      </c>
+      <c r="B1122" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1122" s="29" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D1122" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1122" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1122" s="27">
+        <v>1830619</v>
+      </c>
+      <c r="G1122" s="34" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H1122" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1122" s="32" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J1122" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1122" s="38"/>
+    </row>
+    <row r="1123" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1123" s="27">
+        <v>1121</v>
+      </c>
+      <c r="B1123" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1123" s="29" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D1123" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1123" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1123" s="27">
+        <v>1830640</v>
+      </c>
+      <c r="G1123" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1123" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1123" s="32" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J1123" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1123" s="38"/>
+    </row>
+    <row r="1124" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1124" s="27">
+        <v>1122</v>
+      </c>
+      <c r="B1124" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1124" s="29" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1124" s="30">
+        <v>18</v>
+      </c>
+      <c r="E1124" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1124" s="27">
+        <v>1830625</v>
+      </c>
+      <c r="G1124" s="34" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H1124" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1124" s="32" t="s">
+        <v>1225</v>
+      </c>
+      <c r="J1124" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1124" s="38"/>
+    </row>
+    <row r="1125" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1125" s="27">
+        <v>1123</v>
+      </c>
+      <c r="B1125" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1125" s="29" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D1125" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1125" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1125" s="27">
+        <v>1830654</v>
+      </c>
+      <c r="G1125" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1125" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1125" s="32" t="s">
+        <v>2339</v>
+      </c>
+      <c r="J1125" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1125" s="38"/>
+    </row>
+    <row r="1126" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1126" s="27">
+        <v>1124</v>
+      </c>
+      <c r="B1126" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1126" s="29" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D1126" s="30">
+        <v>18</v>
+      </c>
+      <c r="E1126" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1126" s="27">
+        <v>1830660</v>
+      </c>
+      <c r="G1126" s="34" t="s">
+        <v>2321</v>
+      </c>
+      <c r="H1126" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1126" s="32" t="s">
+        <v>461</v>
+      </c>
+      <c r="J1126" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1126" s="38"/>
+    </row>
+    <row r="1127" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1127" s="27">
+        <v>1125</v>
+      </c>
+      <c r="B1127" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1127" s="29" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D1127" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1127" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1127" s="27">
+        <v>1830665</v>
+      </c>
+      <c r="G1127" s="34" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H1127" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1127" s="32" t="s">
+        <v>2340</v>
+      </c>
+      <c r="J1127" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1127" s="38"/>
+    </row>
+    <row r="1128" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1128" s="27">
+        <v>1126</v>
+      </c>
+      <c r="B1128" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1128" s="29" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1128" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1128" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1128" s="27">
+        <v>1830669</v>
+      </c>
+      <c r="G1128" s="34" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H1128" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1128" s="32" t="s">
+        <v>2153</v>
+      </c>
+      <c r="J1128" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1128" s="38" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:11" s="23" customFormat="1" ht="95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1129" s="27">
+        <v>1127</v>
+      </c>
+      <c r="B1129" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1129" s="29" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D1129" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1129" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1129" s="27">
+        <v>1830705</v>
+      </c>
+      <c r="G1129" s="34" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H1129" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I1129" s="32" t="s">
+        <v>2341</v>
+      </c>
+      <c r="J1129" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1129" s="38" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1130" s="27">
+        <v>1128</v>
+      </c>
+      <c r="B1130" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1130" s="29" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1130" s="30">
+        <v>13.75</v>
+      </c>
+      <c r="E1130" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1130" s="27">
+        <v>1830738</v>
+      </c>
+      <c r="G1130" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1130" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1130" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1130" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1130" s="38"/>
+    </row>
+    <row r="1131" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1131" s="27">
+        <v>1129</v>
+      </c>
+      <c r="B1131" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1131" s="29" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D1131" s="30">
+        <v>6.2</v>
+      </c>
+      <c r="E1131" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1131" s="27">
+        <v>1830739</v>
+      </c>
+      <c r="G1131" s="34" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H1131" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1131" s="32" t="s">
+        <v>2342</v>
+      </c>
+      <c r="J1131" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1131" s="38" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:11" s="23" customFormat="1" ht="138" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1132" s="27">
+        <v>1130</v>
+      </c>
+      <c r="B1132" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1132" s="29" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D1132" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1132" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1132" s="27">
+        <v>1830760</v>
+      </c>
+      <c r="G1132" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1132" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="I1132" s="32" t="s">
+        <v>2343</v>
+      </c>
+      <c r="J1132" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1132" s="38" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1133" s="27">
+        <v>1131</v>
+      </c>
+      <c r="B1133" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1133" s="29" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D1133" s="30">
+        <v>7.34</v>
+      </c>
+      <c r="E1133" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1133" s="27">
+        <v>1830762</v>
+      </c>
+      <c r="G1133" s="34" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H1133" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1133" s="32" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J1133" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1133" s="38"/>
+    </row>
+    <row r="1134" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1134" s="27">
+        <v>1132</v>
+      </c>
+      <c r="B1134" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1134" s="29" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D1134" s="30">
+        <v>3.3</v>
+      </c>
+      <c r="E1134" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1134" s="27">
+        <v>1830759</v>
+      </c>
+      <c r="G1134" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1134" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1134" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1134" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1134" s="38"/>
+    </row>
+    <row r="1135" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1135" s="27">
+        <v>1133</v>
+      </c>
+      <c r="B1135" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1135" s="29" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D1135" s="30">
+        <v>8.5</v>
+      </c>
+      <c r="E1135" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1135" s="27">
+        <v>1830836</v>
+      </c>
+      <c r="G1135" s="34" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H1135" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1135" s="32" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J1135" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1135" s="38"/>
+    </row>
+    <row r="1136" spans="1:11" s="23" customFormat="1" ht="138" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1136" s="27">
+        <v>1134</v>
+      </c>
+      <c r="B1136" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1136" s="29" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1136" s="30">
+        <v>20.64</v>
+      </c>
+      <c r="E1136" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1136" s="27">
+        <v>1830843</v>
+      </c>
+      <c r="G1136" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1136" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1136" s="32" t="s">
+        <v>1572</v>
+      </c>
+      <c r="J1136" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1136" s="38" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1137" s="27">
+        <v>1135</v>
+      </c>
+      <c r="B1137" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1137" s="29" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D1137" s="30">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E1137" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1137" s="27">
+        <v>1830868</v>
+      </c>
+      <c r="G1137" s="34" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H1137" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1137" s="32" t="s">
+        <v>2350</v>
+      </c>
+      <c r="J1137" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1137" s="38"/>
+    </row>
+    <row r="1138" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1138" s="27">
+        <v>1136</v>
+      </c>
+      <c r="B1138" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1138" s="29" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D1138" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1138" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1138" s="27">
+        <v>1830878</v>
+      </c>
+      <c r="G1138" s="34" t="s">
+        <v>2327</v>
+      </c>
+      <c r="H1138" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1138" s="32" t="s">
+        <v>2351</v>
+      </c>
+      <c r="J1138" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1138" s="38"/>
+    </row>
+    <row r="1139" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1139" s="27">
+        <v>1137</v>
+      </c>
+      <c r="B1139" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1139" s="29" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D1139" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1139" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1139" s="27">
+        <v>1830920</v>
+      </c>
+      <c r="G1139" s="34" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H1139" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1139" s="32" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J1139" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1139" s="38"/>
+    </row>
+    <row r="1140" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1140" s="27">
+        <v>1138</v>
+      </c>
+      <c r="B1140" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1140" s="29" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1140" s="30">
+        <v>8</v>
+      </c>
+      <c r="E1140" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1140" s="27">
+        <v>1830924</v>
+      </c>
+      <c r="G1140" s="34" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H1140" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1140" s="32" t="s">
         <v>2047</v>
       </c>
-      <c r="J1033" s="28" t="s">
+      <c r="J1140" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1033" s="38"/>
-[...11 lines deleted...]
-      <c r="D1034" s="31">
+      <c r="K1140" s="38"/>
+    </row>
+    <row r="1141" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1141" s="27">
+        <v>1139</v>
+      </c>
+      <c r="B1141" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1141" s="29" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D1141" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1141" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1141" s="27">
+        <v>1830916</v>
+      </c>
+      <c r="G1141" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1141" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1141" s="32" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J1141" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1141" s="38"/>
+    </row>
+    <row r="1142" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1142" s="27">
+        <v>1140</v>
+      </c>
+      <c r="B1142" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1142" s="29" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D1142" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1142" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1142" s="27">
+        <v>1830919</v>
+      </c>
+      <c r="G1142" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1142" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1142" s="32" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J1142" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1142" s="38"/>
+    </row>
+    <row r="1143" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1143" s="27">
+        <v>1141</v>
+      </c>
+      <c r="B1143" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1143" s="29" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D1143" s="30">
         <v>8</v>
       </c>
-      <c r="E1034" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1034" s="33" t="s">
+      <c r="E1143" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1143" s="27">
+        <v>1830934</v>
+      </c>
+      <c r="G1143" s="34" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H1143" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="I1034" s="33" t="s">
+      <c r="I1143" s="32" t="s">
         <v>2047</v>
       </c>
-      <c r="J1034" s="28" t="s">
+      <c r="J1143" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1034" s="38"/>
-[...23 lines deleted...]
-      <c r="H1035" s="33" t="s">
+      <c r="K1143" s="38"/>
+    </row>
+    <row r="1144" spans="1:11" s="23" customFormat="1" ht="105.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1144" s="27">
+        <v>1142</v>
+      </c>
+      <c r="B1144" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1144" s="29" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D1144" s="30">
+        <v>12</v>
+      </c>
+      <c r="E1144" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1144" s="27">
+        <v>1830942</v>
+      </c>
+      <c r="G1144" s="34" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H1144" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1144" s="32" t="s">
+        <v>2354</v>
+      </c>
+      <c r="J1144" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1144" s="38" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:11" s="23" customFormat="1" ht="104.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1145" s="27">
+        <v>1143</v>
+      </c>
+      <c r="B1145" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1145" s="29" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D1145" s="30">
+        <v>12</v>
+      </c>
+      <c r="E1145" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1145" s="27">
+        <v>1830943</v>
+      </c>
+      <c r="G1145" s="34" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H1145" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1145" s="32" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J1145" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1145" s="38" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:11" s="23" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1146" s="27">
+        <v>1144</v>
+      </c>
+      <c r="B1146" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1146" s="29" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D1146" s="30">
+        <v>6.8250000000000002</v>
+      </c>
+      <c r="E1146" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1146" s="27">
+        <v>1830883</v>
+      </c>
+      <c r="G1146" s="34" t="s">
+        <v>2331</v>
+      </c>
+      <c r="H1146" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="I1035" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J1035" s="28" t="s">
+      <c r="I1146" s="32" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J1146" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1035" s="38"/>
-[...23 lines deleted...]
-      <c r="H1036" s="33" t="s">
+      <c r="K1146" s="38"/>
+    </row>
+    <row r="1147" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1147" s="27">
+        <v>1145</v>
+      </c>
+      <c r="B1147" s="28">
+        <v>46112</v>
+      </c>
+      <c r="C1147" s="29" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D1147" s="30">
+        <v>11</v>
+      </c>
+      <c r="E1147" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1147" s="27">
+        <v>1830980</v>
+      </c>
+      <c r="G1147" s="34" t="s">
+        <v>885</v>
+      </c>
+      <c r="H1147" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1147" s="32" t="s">
+        <v>265</v>
+      </c>
+      <c r="J1147" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1147" s="38" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1148" s="27">
+        <v>1146</v>
+      </c>
+      <c r="B1148" s="28">
+        <v>46119</v>
+      </c>
+      <c r="C1148" s="29" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D1148" s="30">
+        <v>12.5</v>
+      </c>
+      <c r="E1148" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1148" s="27">
+        <v>1833477</v>
+      </c>
+      <c r="G1148" s="34" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H1148" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1148" s="32" t="s">
+        <v>2419</v>
+      </c>
+      <c r="J1148" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1148" s="38"/>
+    </row>
+    <row r="1149" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1149" s="27">
+        <v>1147</v>
+      </c>
+      <c r="B1149" s="28">
+        <v>46121</v>
+      </c>
+      <c r="C1149" s="29" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1149" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1149" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1149" s="27">
+        <v>1834488</v>
+      </c>
+      <c r="G1149" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1149" s="32" t="s">
+        <v>380</v>
+      </c>
+      <c r="I1149" s="32" t="s">
+        <v>2420</v>
+      </c>
+      <c r="J1149" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1149" s="38"/>
+    </row>
+    <row r="1150" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1150" s="27">
+        <v>1148</v>
+      </c>
+      <c r="B1150" s="28">
+        <v>46133</v>
+      </c>
+      <c r="C1150" s="29" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D1150" s="30">
+        <v>6</v>
+      </c>
+      <c r="E1150" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1150" s="27">
+        <v>1838521</v>
+      </c>
+      <c r="G1150" s="34" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H1150" s="32" t="s">
+        <v>520</v>
+      </c>
+      <c r="I1150" s="32" t="s">
+        <v>2421</v>
+      </c>
+      <c r="J1150" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1150" s="38" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:11" s="23" customFormat="1" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A1151" s="27">
+        <v>1149</v>
+      </c>
+      <c r="B1151" s="28">
+        <v>46135</v>
+      </c>
+      <c r="C1151" s="29" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D1151" s="30">
+        <v>9</v>
+      </c>
+      <c r="E1151" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1151" s="27">
+        <v>1839118</v>
+      </c>
+      <c r="G1151" s="34" t="s">
+        <v>2408</v>
+      </c>
+      <c r="H1151" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1151" s="32" t="s">
+        <v>2422</v>
+      </c>
+      <c r="J1151" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1151" s="38" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1152" s="27">
+        <v>1150</v>
+      </c>
+      <c r="B1152" s="28">
+        <v>46136</v>
+      </c>
+      <c r="C1152" s="29" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D1152" s="30">
+        <v>13</v>
+      </c>
+      <c r="E1152" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1152" s="27">
+        <v>1839625</v>
+      </c>
+      <c r="G1152" s="34" t="s">
+        <v>2409</v>
+      </c>
+      <c r="H1152" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I1152" s="32" t="s">
+        <v>2423</v>
+      </c>
+      <c r="J1152" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1152" s="38" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1153" s="27">
+        <v>1151</v>
+      </c>
+      <c r="B1153" s="28">
+        <v>46139</v>
+      </c>
+      <c r="C1153" s="29" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D1153" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1153" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1153" s="27">
+        <v>1840244</v>
+      </c>
+      <c r="G1153" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1153" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="I1036" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J1036" s="28" t="s">
+      <c r="I1153" s="32" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J1153" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1153" s="38" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1154" s="27">
+        <v>1152</v>
+      </c>
+      <c r="B1154" s="28">
+        <v>46139</v>
+      </c>
+      <c r="C1154" s="29" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D1154" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1154" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1154" s="27">
+        <v>1840239</v>
+      </c>
+      <c r="G1154" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1154" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1154" s="32" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J1154" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1154" s="38" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1155" s="27">
+        <v>1153</v>
+      </c>
+      <c r="B1155" s="28">
+        <v>46139</v>
+      </c>
+      <c r="C1155" s="29" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D1155" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1155" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1155" s="27">
+        <v>1840300</v>
+      </c>
+      <c r="G1155" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1155" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1155" s="32" t="s">
+        <v>2425</v>
+      </c>
+      <c r="J1155" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1036" s="38"/>
-[...29 lines deleted...]
-      <c r="J1037" s="28" t="s">
+      <c r="K1155" s="38"/>
+    </row>
+    <row r="1156" spans="1:11" s="23" customFormat="1" ht="81" x14ac:dyDescent="0.25">
+      <c r="A1156" s="27">
+        <v>1154</v>
+      </c>
+      <c r="B1156" s="28">
+        <v>46139</v>
+      </c>
+      <c r="C1156" s="29" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1156" s="30">
+        <v>18</v>
+      </c>
+      <c r="E1156" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1156" s="27">
+        <v>1840330</v>
+      </c>
+      <c r="G1156" s="34" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H1156" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1156" s="32" t="s">
+        <v>2466</v>
+      </c>
+      <c r="J1156" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1156" s="38" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1157" s="27">
+        <v>1155</v>
+      </c>
+      <c r="B1157" s="28">
+        <v>46139</v>
+      </c>
+      <c r="C1157" s="29" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D1157" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1157" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1157" s="27">
+        <v>1840382</v>
+      </c>
+      <c r="G1157" s="34" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H1157" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1157" s="32" t="s">
+        <v>2426</v>
+      </c>
+      <c r="J1157" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1037" s="38"/>
-[...29 lines deleted...]
-      <c r="J1038" s="28" t="s">
+      <c r="K1157" s="38"/>
+    </row>
+    <row r="1158" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1158" s="27">
+        <v>1156</v>
+      </c>
+      <c r="B1158" s="28">
+        <v>46140</v>
+      </c>
+      <c r="C1158" s="29" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D1158" s="30">
+        <v>4.8</v>
+      </c>
+      <c r="E1158" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1158" s="27">
+        <v>1840869</v>
+      </c>
+      <c r="G1158" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1158" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1158" s="32" t="s">
+        <v>1862</v>
+      </c>
+      <c r="J1158" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1158" s="38" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1159" s="27">
+        <v>1157</v>
+      </c>
+      <c r="B1159" s="28">
+        <v>46140</v>
+      </c>
+      <c r="C1159" s="29" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1159" s="30">
+        <v>12.65</v>
+      </c>
+      <c r="E1159" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1159" s="27">
+        <v>1840937</v>
+      </c>
+      <c r="G1159" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1159" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1159" s="32" t="s">
+        <v>2467</v>
+      </c>
+      <c r="J1159" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1159" s="38" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1160" s="27">
+        <v>1158</v>
+      </c>
+      <c r="B1160" s="28">
+        <v>46140</v>
+      </c>
+      <c r="C1160" s="29" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D1160" s="30">
+        <v>6.2</v>
+      </c>
+      <c r="E1160" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1160" s="27">
+        <v>1840985</v>
+      </c>
+      <c r="G1160" s="34" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H1160" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1160" s="32" t="s">
+        <v>2427</v>
+      </c>
+      <c r="J1160" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1038" s="38"/>
-[...29 lines deleted...]
-      <c r="J1039" s="28" t="s">
+      <c r="K1160" s="38"/>
+    </row>
+    <row r="1161" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1161" s="27">
+        <v>1159</v>
+      </c>
+      <c r="B1161" s="28">
+        <v>46140</v>
+      </c>
+      <c r="C1161" s="29" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D1161" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1161" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1161" s="27">
+        <v>1841228</v>
+      </c>
+      <c r="G1161" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1161" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1161" s="32" t="s">
+        <v>1862</v>
+      </c>
+      <c r="J1161" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1161" s="38" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1162" s="27">
+        <v>1160</v>
+      </c>
+      <c r="B1162" s="28">
+        <v>46141</v>
+      </c>
+      <c r="C1162" s="29" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D1162" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1162" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1162" s="27">
+        <v>1841546</v>
+      </c>
+      <c r="G1162" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1162" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1162" s="32" t="s">
+        <v>2428</v>
+      </c>
+      <c r="J1162" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1162" s="38" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1163" s="27">
+        <v>1161</v>
+      </c>
+      <c r="B1163" s="28">
+        <v>46141</v>
+      </c>
+      <c r="C1163" s="29" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D1163" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1163" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1163" s="27">
+        <v>1841774</v>
+      </c>
+      <c r="G1163" s="34" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H1163" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1163" s="32" t="s">
+        <v>2429</v>
+      </c>
+      <c r="J1163" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1039" s="38"/>
-[...20 lines deleted...]
-      <c r="G1040" s="35" t="s">
+      <c r="K1163" s="38"/>
+    </row>
+    <row r="1164" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1164" s="27">
+        <v>1162</v>
+      </c>
+      <c r="B1164" s="28">
+        <v>46141</v>
+      </c>
+      <c r="C1164" s="29" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D1164" s="30">
+        <v>25</v>
+      </c>
+      <c r="E1164" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1164" s="27">
+        <v>1841763</v>
+      </c>
+      <c r="G1164" s="34" t="s">
+        <v>2412</v>
+      </c>
+      <c r="H1164" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1164" s="32" t="s">
+        <v>2430</v>
+      </c>
+      <c r="J1164" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1164" s="38"/>
+    </row>
+    <row r="1165" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1165" s="27">
+        <v>1163</v>
+      </c>
+      <c r="B1165" s="28">
+        <v>46141</v>
+      </c>
+      <c r="C1165" s="29" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D1165" s="30">
+        <v>9.81</v>
+      </c>
+      <c r="E1165" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1165" s="27">
+        <v>1841791</v>
+      </c>
+      <c r="G1165" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H1040" s="33" t="s">
+      <c r="H1165" s="32" t="s">
         <v>264</v>
       </c>
-      <c r="I1040" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J1040" s="28" t="s">
+      <c r="I1165" s="32" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J1165" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1040" s="38"/>
-[...11 lines deleted...]
-      <c r="D1041" s="31">
+      <c r="K1165" s="38"/>
+    </row>
+    <row r="1166" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1166" s="27">
+        <v>1164</v>
+      </c>
+      <c r="B1166" s="28">
+        <v>46141</v>
+      </c>
+      <c r="C1166" s="29" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D1166" s="30">
         <v>25</v>
       </c>
-      <c r="E1041" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1041" s="33" t="s">
+      <c r="E1166" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1166" s="27">
+        <v>1841812</v>
+      </c>
+      <c r="G1166" s="34" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H1166" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1166" s="32" t="s">
+        <v>2432</v>
+      </c>
+      <c r="J1166" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1166" s="38"/>
+    </row>
+    <row r="1167" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1167" s="27">
+        <v>1165</v>
+      </c>
+      <c r="B1167" s="28">
+        <v>46141</v>
+      </c>
+      <c r="C1167" s="29" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D1167" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1167" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1167" s="27">
+        <v>1841817</v>
+      </c>
+      <c r="G1167" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1167" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1167" s="32" t="s">
+        <v>2433</v>
+      </c>
+      <c r="J1167" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1167" s="38"/>
+    </row>
+    <row r="1168" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1168" s="27">
+        <v>1166</v>
+      </c>
+      <c r="B1168" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1168" s="29" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1168" s="30">
+        <v>9.9</v>
+      </c>
+      <c r="E1168" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1168" s="27">
+        <v>1842040</v>
+      </c>
+      <c r="G1168" s="34" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H1168" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1168" s="32" t="s">
+        <v>2434</v>
+      </c>
+      <c r="J1168" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1168" s="38" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1169" s="27">
+        <v>1167</v>
+      </c>
+      <c r="B1169" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1169" s="29" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D1169" s="30">
+        <v>7.2</v>
+      </c>
+      <c r="E1169" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1169" s="27">
+        <v>1842095</v>
+      </c>
+      <c r="G1169" s="34" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H1169" s="32" t="s">
         <v>1434</v>
       </c>
-      <c r="I1041" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J1041" s="28" t="s">
+      <c r="I1169" s="32" t="s">
+        <v>2435</v>
+      </c>
+      <c r="J1169" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1041" s="34" t="s">
-[...13 lines deleted...]
-      <c r="D1042" s="31">
+      <c r="K1169" s="38" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1170" s="27">
+        <v>1168</v>
+      </c>
+      <c r="B1170" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1170" s="29" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D1170" s="30">
+        <v>11</v>
+      </c>
+      <c r="E1170" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1170" s="27">
+        <v>1842130</v>
+      </c>
+      <c r="G1170" s="34" t="s">
+        <v>885</v>
+      </c>
+      <c r="H1170" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1170" s="32" t="s">
+        <v>2436</v>
+      </c>
+      <c r="J1170" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1170" s="38"/>
+    </row>
+    <row r="1171" spans="1:11" s="23" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1171" s="27">
+        <v>1169</v>
+      </c>
+      <c r="B1171" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1171" s="29" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D1171" s="30">
+        <v>3</v>
+      </c>
+      <c r="E1171" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1171" s="27">
+        <v>1842115</v>
+      </c>
+      <c r="G1171" s="34" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H1171" s="32" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I1171" s="32" t="s">
+        <v>2468</v>
+      </c>
+      <c r="J1171" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1171" s="38" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1172" s="27">
+        <v>1170</v>
+      </c>
+      <c r="B1172" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1172" s="29" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1172" s="30">
+        <v>13</v>
+      </c>
+      <c r="E1172" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1172" s="27">
+        <v>1842118</v>
+      </c>
+      <c r="G1172" s="34" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H1172" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1172" s="32" t="s">
+        <v>2435</v>
+      </c>
+      <c r="J1172" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1172" s="38" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:11" s="23" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1173" s="27">
+        <v>1171</v>
+      </c>
+      <c r="B1173" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1173" s="29" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1173" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1173" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1173" s="27">
+        <v>1842238</v>
+      </c>
+      <c r="G1173" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1173" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1173" s="32" t="s">
+        <v>2469</v>
+      </c>
+      <c r="J1173" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1173" s="38" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1174" s="27">
+        <v>1172</v>
+      </c>
+      <c r="B1174" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1174" s="29" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D1174" s="30">
         <v>10</v>
       </c>
-      <c r="E1042" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1042" s="33" t="s">
+      <c r="E1174" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1174" s="27">
+        <v>1842512</v>
+      </c>
+      <c r="G1174" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1174" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I1174" s="32" t="s">
+        <v>2437</v>
+      </c>
+      <c r="J1174" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1174" s="38"/>
+    </row>
+    <row r="1175" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1175" s="27">
+        <v>1173</v>
+      </c>
+      <c r="B1175" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1175" s="29" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D1175" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1175" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1175" s="27">
+        <v>1842514</v>
+      </c>
+      <c r="G1175" s="34" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H1175" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="I1042" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J1042" s="28" t="s">
+      <c r="I1175" s="32" t="s">
+        <v>2438</v>
+      </c>
+      <c r="J1175" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1175" s="38" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1176" s="27">
+        <v>1174</v>
+      </c>
+      <c r="B1176" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1176" s="29" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D1176" s="30">
+        <v>7.3</v>
+      </c>
+      <c r="E1176" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1176" s="27">
+        <v>1842549</v>
+      </c>
+      <c r="G1176" s="34" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1176" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1176" s="32" t="s">
+        <v>2439</v>
+      </c>
+      <c r="J1176" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1042" s="38"/>
-[...11 lines deleted...]
-      <c r="D1043" s="31">
+      <c r="K1176" s="38"/>
+    </row>
+    <row r="1177" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1177" s="27">
+        <v>1175</v>
+      </c>
+      <c r="B1177" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1177" s="29" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D1177" s="30">
         <v>10</v>
       </c>
-      <c r="E1043" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1043" s="33" t="s">
+      <c r="E1177" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1177" s="27">
+        <v>1842578</v>
+      </c>
+      <c r="G1177" s="34" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H1177" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="I1043" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J1043" s="28" t="s">
+      <c r="I1177" s="32" t="s">
+        <v>2438</v>
+      </c>
+      <c r="J1177" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1177" s="38" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1178" s="27">
+        <v>1176</v>
+      </c>
+      <c r="B1178" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1178" s="29" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1178" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1178" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1178" s="27">
+        <v>1842583</v>
+      </c>
+      <c r="G1178" s="34" t="s">
+        <v>340</v>
+      </c>
+      <c r="H1178" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1178" s="32" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J1178" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1043" s="38"/>
-[...29 lines deleted...]
-      <c r="J1044" s="28" t="s">
+      <c r="K1178" s="38"/>
+    </row>
+    <row r="1179" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1179" s="27">
+        <v>1177</v>
+      </c>
+      <c r="B1179" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1179" s="29" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D1179" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1179" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1179" s="27">
+        <v>1842588</v>
+      </c>
+      <c r="G1179" s="34" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H1179" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1179" s="32" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J1179" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1044" s="38"/>
-[...29 lines deleted...]
-      <c r="J1045" s="28" t="s">
+      <c r="K1179" s="38"/>
+    </row>
+    <row r="1180" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1180" s="27">
+        <v>1178</v>
+      </c>
+      <c r="B1180" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1180" s="29" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D1180" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1180" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1180" s="27">
+        <v>1842592</v>
+      </c>
+      <c r="G1180" s="34" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H1180" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1180" s="32" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J1180" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1180" s="38"/>
+    </row>
+    <row r="1181" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1181" s="27">
+        <v>1179</v>
+      </c>
+      <c r="B1181" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1181" s="29" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D1181" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1181" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1181" s="27">
+        <v>1842593</v>
+      </c>
+      <c r="G1181" s="34" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H1181" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1181" s="32" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J1181" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1181" s="38"/>
+    </row>
+    <row r="1182" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1182" s="27">
+        <v>1180</v>
+      </c>
+      <c r="B1182" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1182" s="29" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D1182" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1182" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1182" s="27">
+        <v>1842594</v>
+      </c>
+      <c r="G1182" s="34" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H1182" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1182" s="32" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J1182" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1182" s="38"/>
+    </row>
+    <row r="1183" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1183" s="27">
+        <v>1181</v>
+      </c>
+      <c r="B1183" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1183" s="29" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D1183" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1183" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1183" s="27">
+        <v>1842595</v>
+      </c>
+      <c r="G1183" s="34" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H1183" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1183" s="32" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J1183" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1183" s="38"/>
+    </row>
+    <row r="1184" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1184" s="27">
+        <v>1182</v>
+      </c>
+      <c r="B1184" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1184" s="29" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D1184" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1184" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1184" s="27">
+        <v>1842598</v>
+      </c>
+      <c r="G1184" s="34" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H1184" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1184" s="32" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J1184" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1184" s="38"/>
+    </row>
+    <row r="1185" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1185" s="27">
+        <v>1183</v>
+      </c>
+      <c r="B1185" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1185" s="29" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D1185" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1185" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1185" s="27">
+        <v>1842602</v>
+      </c>
+      <c r="G1185" s="34" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H1185" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1185" s="32" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J1185" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1045" s="34" t="s">
-[...31 lines deleted...]
-      <c r="J1046" s="28" t="s">
+      <c r="K1185" s="38" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1186" s="27">
+        <v>1184</v>
+      </c>
+      <c r="B1186" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1186" s="29" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D1186" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1186" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1186" s="27">
+        <v>1842621</v>
+      </c>
+      <c r="G1186" s="34" t="s">
+        <v>2167</v>
+      </c>
+      <c r="H1186" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1186" s="32" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J1186" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1046" s="34" t="s">
-[...31 lines deleted...]
-      <c r="J1047" s="28" t="s">
+      <c r="K1186" s="38" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:11" s="23" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A1187" s="27">
+        <v>1185</v>
+      </c>
+      <c r="B1187" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1187" s="29" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D1187" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1187" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1187" s="27">
+        <v>1842616</v>
+      </c>
+      <c r="G1187" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1187" s="32" t="s">
+        <v>315</v>
+      </c>
+      <c r="I1187" s="32" t="s">
+        <v>2442</v>
+      </c>
+      <c r="J1187" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1187" s="38" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1188" s="27">
+        <v>1186</v>
+      </c>
+      <c r="B1188" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1188" s="29" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D1188" s="30">
+        <v>20</v>
+      </c>
+      <c r="E1188" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1188" s="27">
+        <v>1842607</v>
+      </c>
+      <c r="G1188" s="34" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H1188" s="32" t="s">
+        <v>520</v>
+      </c>
+      <c r="I1188" s="32" t="s">
+        <v>2443</v>
+      </c>
+      <c r="J1188" s="27" t="s">
         <v>1265</v>
       </c>
-      <c r="K1047" s="34"/>
-[...29 lines deleted...]
-      <c r="J1048" s="28" t="s">
+      <c r="K1188" s="38"/>
+    </row>
+    <row r="1189" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1189" s="27">
+        <v>1187</v>
+      </c>
+      <c r="B1189" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1189" s="29" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D1189" s="30">
+        <v>10</v>
+      </c>
+      <c r="E1189" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1189" s="27">
+        <v>1842660</v>
+      </c>
+      <c r="G1189" s="34" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H1189" s="32" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I1189" s="32" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J1189" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1189" s="38"/>
+    </row>
+    <row r="1190" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1190" s="27">
+        <v>1188</v>
+      </c>
+      <c r="B1190" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1190" s="29" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D1190" s="30">
+        <v>5</v>
+      </c>
+      <c r="E1190" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1190" s="27">
+        <v>1842655</v>
+      </c>
+      <c r="G1190" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1190" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1190" s="32" t="s">
+        <v>2445</v>
+      </c>
+      <c r="J1190" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1190" s="38"/>
+    </row>
+    <row r="1191" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1191" s="27">
+        <v>1189</v>
+      </c>
+      <c r="B1191" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1191" s="29" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D1191" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1191" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1191" s="27">
+        <v>1842663</v>
+      </c>
+      <c r="G1191" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1191" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="I1191" s="32" t="s">
+        <v>2445</v>
+      </c>
+      <c r="J1191" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1191" s="38"/>
+    </row>
+    <row r="1192" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1192" s="27">
+        <v>1190</v>
+      </c>
+      <c r="B1192" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1192" s="29" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D1192" s="30">
+        <v>12</v>
+      </c>
+      <c r="E1192" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1192" s="27">
+        <v>1842637</v>
+      </c>
+      <c r="G1192" s="34" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H1192" s="32" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I1192" s="32" t="s">
+        <v>2446</v>
+      </c>
+      <c r="J1192" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1048" s="34" t="s">
-[...13 lines deleted...]
-      <c r="D1049" s="31">
+      <c r="K1192" s="38" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:11" s="23" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1193" s="27">
+        <v>1191</v>
+      </c>
+      <c r="B1193" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1193" s="29" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D1193" s="30">
+        <v>15</v>
+      </c>
+      <c r="E1193" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1193" s="27">
+        <v>1842675</v>
+      </c>
+      <c r="G1193" s="34" t="s">
+        <v>2418</v>
+      </c>
+      <c r="H1193" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1193" s="32" t="s">
+        <v>2447</v>
+      </c>
+      <c r="J1193" s="27" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K1193" s="38"/>
+    </row>
+    <row r="1194" spans="1:11" s="23" customFormat="1" ht="185" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1194" s="27">
+        <v>1192</v>
+      </c>
+      <c r="B1194" s="28">
+        <v>46142</v>
+      </c>
+      <c r="C1194" s="29" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D1194" s="30">
         <v>25</v>
       </c>
-      <c r="E1049" s="12" t="s">
-[...80 lines deleted...]
-      <c r="J1051" s="28" t="s">
+      <c r="E1194" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1194" s="27">
+        <v>1842677</v>
+      </c>
+      <c r="G1194" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1194" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="I1194" s="32" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J1194" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="K1051" s="34" t="s">
-[...385 lines deleted...]
-      <c r="A1063" s="42" t="s">
+      <c r="K1194" s="38" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A1195" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B1063" s="43"/>
-[...8 lines deleted...]
-      <c r="K1063" s="44"/>
+      <c r="B1195" s="45"/>
+      <c r="C1195" s="45"/>
+      <c r="D1195" s="45"/>
+      <c r="E1195" s="45"/>
+      <c r="F1195" s="45"/>
+      <c r="G1195" s="45"/>
+      <c r="H1195" s="45"/>
+      <c r="I1195" s="45"/>
+      <c r="J1195" s="45"/>
+      <c r="K1195" s="46"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:K1063" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A2:K1195" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A1063:K1063"/>
+    <mergeCell ref="A1195:K1195"/>
   </mergeCells>
   <phoneticPr fontId="33" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="43" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="47" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1">
     <oddFooter>&amp;RHizmete Özel</oddFooter>
     <evenFooter>&amp;RHizmete Özel</evenFooter>
     <firstFooter>&amp;RHizmete Özel</firstFooter>
   </headerFooter>
-  <rowBreaks count="12" manualBreakCount="12">
+  <rowBreaks count="17" manualBreakCount="17">
     <brk id="841" max="10" man="1"/>
     <brk id="862" max="10" man="1"/>
     <brk id="883" max="10" man="1"/>
     <brk id="904" max="10" man="1"/>
     <brk id="920" max="10" man="1"/>
     <brk id="939" max="10" man="1"/>
     <brk id="957" max="10" man="1"/>
     <brk id="977" max="10" man="1"/>
     <brk id="997" max="10" man="1"/>
     <brk id="1017" max="10" man="1"/>
     <brk id="1038" max="10" man="1"/>
     <brk id="1059" max="10" man="1"/>
+    <brk id="1098" max="10" man="1"/>
+    <brk id="1117" max="10" man="1"/>
+    <brk id="1135" max="10" man="1"/>
+    <brk id="1176" max="10" man="1"/>
+    <brk id="1237" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<titus xmlns="http://schemas.titus.com/TitusProperties/">
-[...5 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010017AB195352B5E0439838182C163E8954" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1f291ff69f2b0184a93dbef79a9d52fc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2511cfec-de10-48da-88f6-657341a97d75" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2070fac7e6d7d650d1bd69e755f82c2e" ns2:_="">
     <xsd:import namespace="2511cfec-de10-48da-88f6-657341a97d75"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2511cfec-de10-48da-88f6-657341a97d75" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -44972,176 +50623,183 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="2511cfec-de10-48da-88f6-657341a97d75">3T7CWQE2WDWZ-6-151</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="2511cfec-de10-48da-88f6-657341a97d75">
       <Url>https://www.baskentedas.com.tr/_layouts/15/DocIdRedir.aspx?ID=3T7CWQE2WDWZ-6-151</Url>
       <Description>3T7CWQE2WDWZ-6-151</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">ab08312d-5c4e-4e5d-83a1-34677324a860</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6IkVORVJKSVNBIiwicHJvcHMiOlt7Im4iOiJDTEFTU0lGSUNBVElPTiIsInZhbHMiOlt7InZhbHVlIjoiSTQ4ODZwMjkzNzI3bk84In1dfSx7Im4iOiJTSU5JUkxJUEFZTEFTSU0iLCJ2YWxzIjpbXX0seyJuIjoiU0lSS0VUSUNJS1VMTEFOSU0iLCJ2YWxzIjpbXX1dfQ==</TitusMetadata>
+</titus>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52889337-20A7-4EE9-8F3F-BB3E9791F56B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2511cfec-de10-48da-88f6-657341a97d75"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393E90F3-5C76-4390-BABD-FACFE7AB711A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="2511cfec-de10-48da-88f6-657341a97d75"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CAE1F3C-B7BD-4E30-94C2-F74B24E99E73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAD816E3-DD34-487F-B108-2379144FDD27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04CC6065-A7F7-4396-BA36-AD290348C521}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>